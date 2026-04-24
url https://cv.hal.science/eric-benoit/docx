--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -479,269 +479,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
+                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Benoit</w:t>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Perrin</w:t>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Donnadieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707496v1</w:t>
+                <w:t xml:space="preserve">hal-02274782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">C Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1379/1/012035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274782v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy scales for the measurement of color</w:t>
               </w:r>
@@ -2235,51 +2235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’Intelligence Artificielle pour aider à mesurer les troubles sensoriels : démarches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,51 +2486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’Intelligence Artificielle pour aider à mesurer les troubles sensoriels : démarches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IMEKO TC1-TC7-TC13-TC18 Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNIIM, Jul 2019, Saint Petersburg, Russia. pp.012035, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1379/1/012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297845v1</w:t>
@@ -2849,90 +2849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4507,364 +4507,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video conference smart room: an information fusion system based on distributed sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back-propagation of constraints from consumer to producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khairunizam Wan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Passalacqua</w:t>
+                <w:t xml:space="preserve">Jean-Luc Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSORCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.568 - 573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308562v1</w:t>
+                <w:t xml:space="preserve">hal-00628015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagation of constraints from consumer to producer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sarrade</w:t>
+                <w:t xml:space="preserve">INTEGRATING OPC DATA INTO GSN INFRASTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS International Conference APPLIED COMPUTING 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Algarve, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628015v1</w:t>
+                <w:t xml:space="preserve">hal-00308566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATING OPC DATA INTO GSN INFRASTRUCTURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video conference smart room: an information fusion system based on distributed sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairunizam Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference APPLIED COMPUTING 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">Mechatronics2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308566v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distance for fuzzy descriptions of measurements</w:t>
               </w:r>
@@ -5449,347 +5449,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Nominal Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Instruments for Control and Diagnosis Applied to a Water Distribution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO TC7 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2002.1006904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147234v1</w:t>
+                <w:t xml:space="preserve">hal-00232855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Instruments for Control and Diagnosis Applied to a Water Distribution System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Automatic code generation based on generic description of intelligent instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation and Measurement Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.WA2Q5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1175651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.2002.1006904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00232855v1</w:t>
+                <w:t xml:space="preserve">hal-00628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic code generation based on generic description of intelligent instrument</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Nominal Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMEKO TC7 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Cracow, Poland. pp 21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1175651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00628052v1</w:t>
+                <w:t xml:space="preserve">hal-00147234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-Based Intelligent Sensors: Modeling, Design, Application</w:t>
               </w:r>
@@ -6072,51 +6072,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Algorithm applied to an Automotive Engine</w:t>
+                <w:t xml:space="preserve">Fuzzy Implications Handling Fault Detection and Isolation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillet</w:t>
@@ -6134,97 +6134,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1656-1663</w:t>
+              <w:t xml:space="preserve">6th European Congress on Intelligent Techniques and Soft Computing (EUFIT’98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Aachen, Germany. pp.1226-1231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069963v1</w:t>
+                <w:t xml:space="preserve">hal-02069895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Implications Handling Fault Detection and Isolation Problems</w:t>
+                <w:t xml:space="preserve">Diagnostic Algorithm applied to an Automotive Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillet</w:t>
@@ -6242,73 +6242,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Intelligent Techniques and Soft Computing (EUFIT’98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Aachen, Germany. pp.1226-1231</w:t>
+              <w:t xml:space="preserve">7th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1656-1663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069895v1</w:t>
+                <w:t xml:space="preserve">hal-02069963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Cooperation in Distributed Architectures</w:t>
               </w:r>
@@ -6582,477 +6582,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy techniques for coffee flavour classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+                <w:t xml:space="preserve">An Intelligent Ultrasonic Range Finding Sensor for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Talou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th World Congress of IFAC, 199</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.487-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57709-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722535v1</w:t>
+                <w:t xml:space="preserve">hal-02069906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Ultrasonic Range Finding Sensor for Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Fuzzy clustering for color recognition application to image understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of IFAC, 199</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.487-492, </w:t>
+              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, New Orleans, United States. pp.1407-1413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57709-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069906v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy clustering for color recognition application to image understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+                <w:t xml:space="preserve">Local measurement validation for an intelligent telemeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, New Orleans, United States. pp.1407-1413, </w:t>
+              <w:t xml:space="preserve">Joint Conference - 1996: IEEE Instrumentation and Measurement Technology Conference and IMEKO Technical Committee 7. Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Brussels, Belgium. pp.94-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069911v1</w:t>
+                <w:t xml:space="preserve">hal-02069953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local measurement validation for an intelligent telemeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Fuzzy techniques for coffee flavour classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference - 1996: IEEE Instrumentation and Measurement Technology Conference and IMEKO Technical Committee 7. Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Granada, Spain. pp.709-714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069953v1</w:t>
+                <w:t xml:space="preserve">hal-00722535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some fuzzy clustering techniques and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,230 +7192,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifications floues pour la reconnaissance des couleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+                <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.341-348</w:t>
+              <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070145v1</w:t>
+                <w:t xml:space="preserve">hal-02069972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+                <w:t xml:space="preserve">Classifications floues pour la reconnaissance des couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
+              <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069972v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Theory considerations in Fuzzy Sensors</w:t>
               </w:r>
@@ -7490,1030 +7490,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sensor aggregation: application to comfort measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Components Network for Distributed Intelligent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. on Information Processing and Management of Uncertainty in knowledge-based systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Paris, France. pp.721-726</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Intelligent Robotic Systems (IRS ‘94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Grenoble, France. pp.94-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143847v1</w:t>
+                <w:t xml:space="preserve">hal-02070021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy colour sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Sensors for the Fusion of Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IMEKO world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Torino, Italy. pp.1015-1020</w:t>
+              <w:t xml:space="preserve">13th IMEKO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Torino, Italy. pp.1009-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008819v1</w:t>
+                <w:t xml:space="preserve">hal-02069788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Range Sensor Fusion for the Navigation of Mobile Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Fuzzy Control with Fuzzy State Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1446-1450</w:t>
+              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1156-1160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070023v1</w:t>
+                <w:t xml:space="preserve">hal-02070008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Components Network for Distributed Intelligent Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The aggregation of information by examples via fuzzy sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Intelligent Robotic Systems (IRS ‘94)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1994 IEEE 3rd International Fuzzy Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.1867-1872, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070021v1</w:t>
+                <w:t xml:space="preserve">hal-02070005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Sensors for the Fusion of Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy sensor for the perception of colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IMEKO World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.2008-2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069788v1</w:t>
+                <w:t xml:space="preserve">hal-00143428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aggregation of information by examples via fuzzy sensors</w:t>
+                <w:t xml:space="preserve">Fuzzy Range Sensor Fusion for the Navigation of Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1994 IEEE 3rd International Fuzzy Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1446-1450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070005v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control with Fuzzy State Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy sensor aggregation: application to comfort measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1156-1160</w:t>
+              <w:t xml:space="preserve">5th Int. Conf. on Information Processing and Management of Uncertainty in knowledge-based systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Paris, France. pp.721-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070008v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sensor for the perception of colour</w:t>
+                <w:t xml:space="preserve">A fuzzy colour sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World congress on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IMEKO world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Torino, Italy. pp.1015-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00143428v1</w:t>
+                <w:t xml:space="preserve">hal-00008819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs flous multicomposantes : application à la reconnaissance des couleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic smart sensors the importance of the measurement principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées nationales sur les applications des ensembles flous</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070152v1</w:t>
+                <w:t xml:space="preserve">hal-02069975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic smart sensors the importance of the measurement principle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs flous multicomposantes : application à la reconnaissance des couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3èmes journées nationales sur les applications des ensembles flous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Nimes, France. pp.167-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069975v1</w:t>
+                <w:t xml:space="preserve">hal-02070152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of fuzzy sensors</w:t>
               </w:r>
@@ -8796,51 +8796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'Intelligence Artificielle pour mesurer les troubles sensoriels de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,51 +9481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017 IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA) Conference Proceeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9897,51 +9897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B54293F7"/>
+    <w:nsid w:val="6A2B21A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10128,51 +10128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-6608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147042011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3933-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Khalek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2021.100346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dascalu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1379/1/012035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JSN3DH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allevard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatenay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Sawada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.01.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WNW97W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(03)00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT6NM8S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(00)00051-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ97WMFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.863934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-2241(94)90067-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624323.3624339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Donnadieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffo Sikounmo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1065/7/072007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_32" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01343189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Woo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Botzheim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kubota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/459/1/012004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/238/1/012034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairunizam Wan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Todo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.65" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Mellal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIS.2004.1460776" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2002.1006904" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175651" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tailland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ripoll" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40613-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotin Eric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khodja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57709-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008819v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62120-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471497398.mm821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45034-3_51" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CSVTXK7P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ciame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-6608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147042011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3933-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Khalek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2021.100346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dascalu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1379/1/012035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JSN3DH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allevard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatenay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Sawada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.01.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WNW97W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(03)00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT6NM8S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(00)00051-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ97WMFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.863934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-2241(94)90067-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624323.3624339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Donnadieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffo Sikounmo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1065/7/072007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_32" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01343189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Woo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Botzheim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kubota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/459/1/012004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/238/1/012034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.65" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairunizam Wan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Todo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Mellal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIS.2004.1460776" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2002.1006904" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tailland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ripoll" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40613-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotin Eric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57709-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khodja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507355" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008819v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384985" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62120-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471497398.mm821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45034-3_51" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CSVTXK7P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ciame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>