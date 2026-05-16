--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -177,437 +177,433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
+                <w:t xml:space="preserve">Detection of footstep instants in a home-like environment by electrostatic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Pichon</w:t>
+                <w:t xml:space="preserve">Amandine Lapique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21014/actaimeko.v13i1.1323⟩</w:t>
+              <w:t xml:space="preserve">Measurement: Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.102005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measen.2026.102005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544797v1</w:t>
+                <w:t xml:space="preserve">hal-05616992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using biomechanical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Abdel Khalek</w:t>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hartley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Marechal</w:t>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement: Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measen.2021.100346⟩</w:t>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21014/actaimeko.v13i1.1323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355117v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using biomechanical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdel Khalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
+                <w:t xml:space="preserve">Marc Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement: Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.100346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measen.2021.100346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274782v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
               </w:r>
@@ -721,1484 +717,1592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy scales for the measurement of color</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (3), pp.57-62</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070472v1</w:t>
+                <w:t xml:space="preserve">hal-02274782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of uncertainty in fuzzy scales based measurements</w:t>
+                <w:t xml:space="preserve">Fuzzy scales for the measurement of color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816718v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fuzzy scales in measurement theory</w:t>
+                <w:t xml:space="preserve">Expression of uncertainty in fuzzy scales based measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (8), pp.2921-2926. </w:t>
+              <w:t xml:space="preserve">, 2013, 46 (9), pp.3778-3782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824310v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transportation distance for fuzzy descriptions of measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of fuzzy scales in measurement theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (8), pp.2921-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581046v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Safe Design of CANopen Distributed Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transportation distance for fuzzy descriptions of measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (3), pp.771-777</w:t>
+              <w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XIV (1), pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428591v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture Recognition Based on the Fusion of Hand Positioning and Arm Gestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Safe Design of CANopen Distributed Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">Alain Chatenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideyuki Sawada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.751-759</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.771-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428594v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a class of fuzzy equivalence relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+                <w:t xml:space="preserve">Gesture Recognition Based on the Fusion of Hand Positioning and Arm Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.751-759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428595v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic gesture recognition using signal processing based on fuzzy nominal scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Allevard</w:t>
+                <w:t xml:space="preserve">Building a class of fuzzy equivalence relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (157), pp.1417-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2006.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2005.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00079788v1</w:t>
+                <w:t xml:space="preserve">hal-00428595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fuzzy nominal scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic gesture recognition using signal processing based on fuzzy nominal scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34, pp. 49-55. </w:t>
+              <w:t xml:space="preserve">, 2005, 38, pp. 303-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-2241(03)00019-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2005.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008821v1</w:t>
+                <w:t xml:space="preserve">hal-00079788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High functionalities for intelligent sensors, application to fuzzy colour sensor</w:t>
+                <w:t xml:space="preserve">Towards fuzzy nominal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 30, pp.161-170. </w:t>
+              <w:t xml:space="preserve">, 2003, 34, pp. 49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-2241(00)00051-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-2241(03)00019-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079781v1</w:t>
+                <w:t xml:space="preserve">hal-00008821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High functionalities for intelligent sensors, application to fuzzy colour sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 30 (3), pp.161-170</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 30, pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0263-2241(00)00051-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428605v1</w:t>
+                <w:t xml:space="preserve">hal-00079781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local measurement validation for an intelligent chirped-FM ultrasonic range sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High functionalities for intelligent sensors, application to fuzzy colour sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (3), pp.161-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428675v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aggregation of complementary information via fuzzy sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Local measurement validation for an intelligent chirped-FM ultrasonic range sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (4), pp.835-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/19.863934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00428676v1</w:t>
+                <w:t xml:space="preserve">hal-00428675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy symbolic sensors - From concept to applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The aggregation of complementary information via fuzzy sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17 (4), pp.235-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0263-2241(94)90067-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00147239v1</w:t>
+                <w:t xml:space="preserve">hal-00428676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fuzzy symbolic sensors - From concept to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (4), pp.357-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0263-2241(94)90067-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exemple de capteur symbolique flou en reconnaissance des couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale d'électricité (RGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2208,248 +2312,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’Intelligence Artificielle pour aider à mesurer les troubles sensoriels : démarches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost machine learning process for gait measurement using an electrostatic sensors network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2459,6307 +2563,6307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’Intelligence Artificielle pour aider à mesurer les troubles sensoriels : démarches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergo'IA '23: 18ème Conférence en Ergonomie et Informatique Avancée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTIA, Oct 2023, Bidart France, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3624323.3624339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a person-centred, multidisciplinary method to assess the vulnerability of the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IMEKO TC1-TC7-TC13-TC18 Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNIIM, Jul 2019, Saint Petersburg, Russia. pp.012035, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1379/1/012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006870204940505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to express measurement results in ontologies of facts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Deffo Sikounmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1065/7/072007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty management of situations in a housing use context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Deffo Sikounmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA) (CIVEMSA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, ANNECY, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the situations in an intelligent connected furnitures environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Deffo Sikounmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tenth International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, PARIS, France. pp.381-394, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">States measurement in a context of intelligent connected furnitures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Deffo Sikounmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Joint IMEKO TC1-TC7-TC13 Symposium "Metrology across the Sciences: Wishful Thinking?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berkeley Evaluation and Assessment Research Center, Aug 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-centric Point of View for a Robot Partner: A Cooperative Project between France and Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinseok Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Botzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecatronics-REM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Compiegne, France. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion method choice driven by user constraints in a human gesture recognition context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Human System Interaction (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jerzy Wtorek, Jun 2015, Warsaw, Poland. pp.316-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Humans, NAO Robot and Multiple Cameras for Colored Objects Recognition using Information Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, Proceedings of the 8th International Conference on Human System Interaction (HSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.322-328, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI.2015.7170687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body posture measurement in a context of example-based teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Joint IMEKO TC1-TC7-TC13 Symposium, Measurement Science Behind Safety and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joao A. Sousa, Sep 2014, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New scale classification within the representational theory of measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Joint IMEKO (International Measurement Confederation) TC1-TC7-TC13 Symposium: Measurement Across Physical and Behavioural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Genova, Italy. pp.012004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/459/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement scale for colour perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX IMEKO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Busan, South Korea. pp.TC7-O-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échelles floues en métrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp 19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in fuzzy scales based measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th TC1-TC7-TC13 IMEKO joint symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Jena, Germany. pp.urn:nbn:de:gbv:ilm-1-2011imeko-020:2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of ordinal metrical scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMCTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Göteborg, Sweden. pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information fusion merging for person recognition and localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th France-Japan and 6th Europe-Asia Congress on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Yokohama, Japan. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ordinal metrical scale built on a fuzzy nominal scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Measurement Confederation TC1-TC7 Joint Symposium (IMEKO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. id 012034, 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/238/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of fuzzy nominal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO XIX world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Portugal. pp. 1123-1127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of Distributed Information Fusion System – A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Dependable Control of Discrete Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagation of constraints from consumer to producer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Sarrade</w:t>
+                <w:t xml:space="preserve">Video conference smart room: an information fusion system based on distributed sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairunizam Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechatronics2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628015v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATING OPC DATA INTO GSN INFRASTRUCTURES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Passalacqua</w:t>
+                <w:t xml:space="preserve">Back-propagation of constraints from consumer to producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference APPLIED COMPUTING 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSORCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.568 - 573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308566v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video conference smart room: an information fusion system based on distributed sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">INTEGRATING OPC DATA INTO GSN INFRASTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">IADIS International Conference APPLIED COMPUTING 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308562v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new distance for fuzzy descriptions of measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII IMEKO World Congress, Metrology for a Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rio de Janeiro, Brazil. pp.PWC-2006-TC7-018u</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Instrument Design with ArchWare ADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Oquendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Fourth Workshop on Model-Based Development of Computer-Based Systems and the Third International Workshop on Model-based Methodologies for Pervasive and Embedded Software (MBD/MOMPES 2006), IEEE Computer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Potsdam, Germany. pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed data fusion applied to human gesture measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Sawada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Annecy, France. pp.92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service integration in distributed control systems: an approach based on fusion of mereologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacima Mellal</w:t>
+                <w:t xml:space="preserve">Integrate information consumer need based on information and accuracy modeling with time consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conf. on Cybernetics and Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th TC7 IMEKO Symposium "Advances of Measurement Science "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Saint Petersburg, France. pp.286-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCIS.2004.1460776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724281v1</w:t>
+                <w:t xml:space="preserve">hal-00628033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrate information consumer need based on information and accuracy modeling with time consideration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+                <w:t xml:space="preserve">Service integration in distributed control systems: an approach based on fusion of mereologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Mellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th TC7 IMEKO Symposium "Advances of Measurement Science "</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conf. on Cybernetics and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Singapour, Singapore. pp.1282-1287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIS.2004.1460776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628033v1</w:t>
+                <w:t xml:space="preserve">hal-00724281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Information Modelling in the Context of Intelligent Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Int. Symposium SICICA 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Aveiro, Portugal. pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Instruments for Control and Diagnosis Applied to a Water Distribution System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Nominal Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation and Measurement Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMEKO TC7 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Cracow, Poland. pp 21-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232855v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic code generation based on generic description of intelligent instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+                <w:t xml:space="preserve">Distributed Instruments for Control and Diagnosis Applied to a Water Distribution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1175651⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2002.1006904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628052v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Nominal Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic code generation based on generic description of intelligent instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO TC7 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.WA2Q5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1175651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147234v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-Based Intelligent Sensors: Modeling, Design, Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE Int. Conf. on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Juan les Pins, France. pp.401-407, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETFA.2001.997712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A software tool for designing intelligent sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Tailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.322-326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMTC.2000.846878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Spectrometer for Distributed Fuzzy Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 15th IMEKO World Congress - Measurement to Improve the Quality of Life in the 21st Century - Measurement Helps to Coordinate Nature with Human Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Osaka, Japan. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Implications Handling Fault Detection and Isolation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Congress on Intelligent Techniques and Soft Computing (EUFIT’98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Aachen, Germany. pp.1226-1231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Algorithm applied to an Automotive Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1656-1663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Cooperation in Distributed Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Information Control in Manufacturing (INCOM '98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Nancy, France. pp.577-582, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40613-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dedicated language for distributed intelligence based fuzzy sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE instrumentation &amp; Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, St Paul, United States. pp.843-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processorless Smart Sensors with Distributed Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotin Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IMEKO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Tampere, Finland. pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Ultrasonic Range Finding Sensor for Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Fuzzy techniques for coffee flavour classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of IFAC, 199</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Granada, Spain. pp.709-714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069906v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy clustering for color recognition application to image understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">An Intelligent Ultrasonic Range Finding Sensor for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552382⟩</w:t>
+              <w:t xml:space="preserve">13th World Congress of IFAC, 199</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.487-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57709-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069911v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local measurement validation for an intelligent telemeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Fuzzy clustering for color recognition application to image understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference - 1996: IEEE Instrumentation and Measurement Technology Conference and IMEKO Technical Committee 7. Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507355⟩</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, New Orleans, United States. pp.1407-1413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069953v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy techniques for coffee flavour classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Local measurement validation for an intelligent telemeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Talou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge-based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Conference - 1996: IEEE Instrumentation and Measurement Technology Conference and IMEKO Technical Committee 7. Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Brussels, Belgium. pp.94-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1996.507355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722535v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some fuzzy clustering techniques and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Int. Applied Statistics in Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various information Aggregation Methods with Fuzzy Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Fuzzy Sets Association World Congress (IFSA’95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp.305-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifications floues pour la reconnaissance des couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.341-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Theory considerations in Fuzzy Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and SoftComputing (EUFIT 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Components Network for Distributed Intelligent Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fuzzy sensor aggregation: application to comfort measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Intelligent Robotic Systems (IRS ‘94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Grenoble, France. pp.94-101</w:t>
+              <w:t xml:space="preserve">5th Int. Conf. on Information Processing and Management of Uncertainty in knowledge-based systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Paris, France. pp.721-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070021v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Sensors for the Fusion of Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A fuzzy colour sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IMEKO World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Torino, Italy. pp.1009-1014</w:t>
+              <w:t xml:space="preserve">13th IMEKO world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Torino, Italy. pp.1015-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069788v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control with Fuzzy State Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Range Sensor Fusion for the Navigation of Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1156-1160</w:t>
+              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1446-1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070008v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aggregation of information by examples via fuzzy sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Components Network for Distributed Intelligent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1994 IEEE 3rd International Fuzzy Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int. Conf. on Intelligent Robotic Systems (IRS ‘94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Grenoble, France. pp.94-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070005v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sensor for the perception of colour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Sensors for the Fusion of Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World congress on Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IMEKO World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Torino, Italy. pp.1009-1014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143428v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Range Sensor Fusion for the Navigation of Mobile Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The aggregation of information by examples via fuzzy sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1994 IEEE 3rd International Fuzzy Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.1867-1872, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070023v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy sensor aggregation: application to comfort measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Control with Fuzzy State Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. on Information Processing and Management of Uncertainty in knowledge-based systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Paris, France. pp.721-726</w:t>
+              <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1156-1160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143847v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy colour sensor</w:t>
+                <w:t xml:space="preserve">Fuzzy sensor for the perception of colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IMEKO world congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.2008-2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1994.343532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008819v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic smart sensors the importance of the measurement principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.55-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs flous multicomposantes : application à la reconnaissance des couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées nationales sur les applications des ensembles flous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Nimes, France. pp.167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of fuzzy sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Industrial Fuzzy Control and Applications (IFCA 93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, Terrassa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Artificial Intelligence Based Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Kyoto, Japan. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic sensors : one solution to the numerical-symbolic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mar 1991, pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8769,137 +8873,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'Intelligence Artificielle pour mesurer les troubles sensoriels de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particularités sensorielles dans le TSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03869852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8909,555 +9013,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision method choice in a human posture recognition context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Systems Interaction. Back­grounds and Applications 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2018, Back­grounds and Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62120-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Approaches for Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Sydenham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Measuring System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.mm821, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/0471497398.mm821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Implementation on Intelligent Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Industrial and Engineering Applications of Artificial Intelligence and Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2718, Springer Berlin Heidelberg, pp.505-515, 2003, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45034-3_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy linguistic methods for the aggregation of complementary sensor information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bouchon-Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aggregation and Fusion of Imperfect Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.214-230, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Sensors: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Dubois; H. Prade; R. Yager. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Information Engineering : a Guided Tour of Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.13--30, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9467,222 +9571,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017 IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA) Conference Proceeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de terrain - critères de sûreté de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Ciame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes-Lavoisier. Hermes-Lavoisier, pp.243, 2009, Traités IC2 (Information - Commande - Communication), série systèmes automatisés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9692,144 +9796,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating OPC data into GSN infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9897,51 +10001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A2B21A3"/>
+    <w:nsid w:val="7ED1C3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10128,51 +10232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-6608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147042011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3933-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Khalek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2021.100346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dascalu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1379/1/012035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JSN3DH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allevard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatenay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Sawada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.01.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WNW97W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(03)00019-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT6NM8S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(00)00051-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ97WMFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.863934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-2241(94)90067-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624323.3624339" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Donnadieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffo Sikounmo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1065/7/072007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_32" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01343189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Woo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Botzheim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kubota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170687" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/459/1/012004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/238/1/012034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.65" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairunizam Wan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Todo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Mellal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIS.2004.1460776" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2002.1006904" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tailland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ripoll" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chotin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40613-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotin Eric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57709-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khodja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507355" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008819v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384985" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558405v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62120-3_11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471497398.mm821" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45034-3_51" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CSVTXK7P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ciame" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0734-6608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147042011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3933-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lapique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2026.102005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Khalek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2021.100346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dascalu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1379/1/012035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01070472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.04.043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JSN3DH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allevard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chovin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Sawada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.01.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.09.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WNW97W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(03)00019-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT6NM8S1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-2241(00)00051-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ97WMFR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.863934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-2241(94)90067-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624323.3624339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Donnadieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffo Sikounmo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1065/7/072007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01343189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jacquemont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinseok Woo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Botzheim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Kubota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861268v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/459/1/012004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gatto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/238/1/012034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passalacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairunizam Wan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Todo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.65" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Oquendo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Mellal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIS.2004.1460776" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2002.1006904" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175651" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2001.997712" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tailland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846878" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ripoll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069963v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chotin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40613-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotin Eric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khodja" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57709-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552382" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507355" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070021v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384985" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62120-3_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471497398.mm821" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45034-3_51" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CSVTXK7P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069825v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069901v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ciame" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Benoit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>