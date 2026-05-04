--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -3222,260 +3222,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of snow physical parameters retrieval using SAR data in the Arctic (Svalbard)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Duguay</w:t>
+                <w:t xml:space="preserve">Quantification of sediment transport into Kongsfjorden due to the glacier melt dynamics of Austre Lovenbreen using terrestrial laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Boike</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW (International Snow Science Workshop) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">IASC Network on Arctic Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Arctic Science Committee, Jan 2018, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963077v1</w:t>
+                <w:t xml:space="preserve">hal-01962668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sediment transport into Kongsfjorden due to the glacier melt dynamics of Austre Lovenbreen using terrestrial laser scanning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Improvement of snow physical parameters retrieval using SAR data in the Arctic (Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Negrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Friedt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Boike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC Network on Arctic Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Arctic Science Committee, Jan 2018, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">ISSW (International Snow Science Workshop) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962668v1</w:t>
+                <w:t xml:space="preserve">hal-01963077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 years of monitoring in the Austre Lovén glacier basin (Svalbard): results, and perspectives</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Alpine Glaciology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Chamonix, France</w:t>
@@ -6635,277 +6635,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal snow cover dynamics and melting processes on a polar glacier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High density coverage investigation of The Austre LovénBreen (Svalbard) using Ground Penetrating Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Advanced Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556787v1</w:t>
+                <w:t xml:space="preserve">hal-00864530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density coverage investigation of The Austre LovénBreen (Svalbard) using Ground Penetrating Radar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal snow cover dynamics and melting processes on a polar glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Advanced Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864530v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and geochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitements automatiques d'images numériques haute résolution de glaciers polaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8131,182 +8131,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D variations of an Arctic Glacier to recent climate change since forty years (Austre Lovenbreen, Svalbard, 79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snowcover Survey on an Alpine Type Glacier in High Latitude (Austre Lovénbreen, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">14th Alpine Glaciology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561471v1</w:t>
+                <w:t xml:space="preserve">hal-00764730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Austre Loven and its bedrock topography using Ground Penetrating Radar and differential GPS measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,148 +8377,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowcover Survey on an Alpine Type Glacier in High Latitude (Austre Lovénbreen, Svalbard, 79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D variations of an Arctic Glacier to recent climate change since forty years (Austre Lovenbreen, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Alpine Glaciology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764730v1</w:t>
+                <w:t xml:space="preserve">hal-00561471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
               </w:r>
@@ -8569,85 +8569,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants de l'ED MIPEGE, Université Paris Sud XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547548v1</w:t>
+                <w:t xml:space="preserve">hal-00547523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
               </w:r>
@@ -8694,81 +8690,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Journées des doctorants de l'ED MIPEGE, Université Paris Sud XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547523v1</w:t>
+                <w:t xml:space="preserve">hal-00547548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydro-glaciologique du glacier Loven Est (79°N, Svalbard) : premiers résultats après deux années hydrologiques très différentes</w:t>
               </w:r>
@@ -9056,51 +9056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. http://thema.univ-fcomte.fr/theoq/pdf/2009/TQ2009%20ARTICLE%2081.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10953,51 +10953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11508,51 +11508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kuschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Prokop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2025.2479899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Klaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Laa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Friedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1285203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C2ZV0GBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Friedt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Eppinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Negrello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Baladima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Friedt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zangerl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Delangle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes-Lao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delangle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kuschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Prokop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2025.2479899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Klaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Laa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Friedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1285203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C2ZV0GBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Friedt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Eppinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Negrello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Baladima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Friedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zangerl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Delangle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes-Lao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delangle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>