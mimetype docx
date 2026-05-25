--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1169,559 +1169,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of periglacial response to increased runoff: An Arctic hydrosystem bears witness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Friedt</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schiavone</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.3099⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399275v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Assessment of periglacial response to increased runoff: An Arctic hydrosystem bears witness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Jean Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.3709 - 3720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating snowpack volumes and icing dynamics in the moraine of an Arctic catchment using UAV photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change in geometry of a high Arctic glacier to 1948 to 2013 (Austre Lovénbreen, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marlin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/phor.12217⟩</w:t>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (2), pp.115-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/04353676.2017.1285203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670688v1</w:t>
+                <w:t xml:space="preserve">hal-01470085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in geometry of a high Arctic glacier to 1948 to 2013 (Austre Lovénbreen, Svalbard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating snowpack volumes and icing dynamics in the moraine of an Arctic catchment using UAV photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99 (2), pp.115-138. </w:t>
+              <w:t xml:space="preserve">Photogrammetric Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (160), pp.497-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/04353676.2017.1285203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/phor.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470085v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal evolution and sedimentary mobility of Brøgger Peninsula, northwest Spitsbergen</w:t>
               </w:r>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,286 +1969,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving ice thickness, glacier volume and bedrock morphology of the Austre Lovénbreen (Svalbard) using Ground-penetrating Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+                <w:t xml:space="preserve">Monitoring seasonal snow dynamics using ground based high resolution photography (Austre Lovenbreen, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam D. Booth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831387v1</w:t>
+                <w:t xml:space="preserve">hal-00806226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring seasonal snow dynamics using ground based high resolution photography (Austre Lovenbreen, Svalbard, 79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deriving ice thickness, glacier volume and bedrock morphology of the Austre Lovénbreen (Svalbard) using Ground-penetrating Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.253-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806226v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temporal resolution monitoring of snow cover using oblique view ground-based pictures</w:t>
               </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,406 +2636,406 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des forêts comtoises : acquisition de données climatiques</w:t>
+                <w:t xml:space="preserve">Combinaison des données de géodésie spatiale et des mesures in-situ afin d'estimer la réponse élastique due à la fonte actuelle au Kongsfjorden, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Girardet</w:t>
+                <w:t xml:space="preserve">Alicia Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Les données spatiales pour suivre et conserver les forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ART Bourgogne-Franche-Comté; Atelier de la donnée, Mar 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">22ièmes Journées scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques (CNFRAA), Apr 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562251v1</w:t>
+                <w:t xml:space="preserve">hal-05626426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis Scientifiques 92. Une vision de la démarche d'investigation par des professeur des écoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Observatoire des forêts comtoises : acquisition de données climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webinaire Les données spatiales pour suivre et conserver les forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ART Bourgogne-Franche-Comté; Atelier de la donnée, Mar 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913083v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the bedside of a small Spitsberg glacier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+                <w:t xml:space="preserve">Défis Scientifiques 92. Une vision de la démarche d'investigation par des professeur des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Week Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552357v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslide monitoring using multi-temporal terrestrial laser scanning(TLS) and electrical resistivity tomography (ERT) in the high Arctic,Ny-Ålesund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kuschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Eppinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,445 +3067,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-13733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of recent climate change in the Arctic on snow physical parameters retrieval using SAR data (Svalbard)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Duguay</w:t>
+                <w:t xml:space="preserve">At the bedside of a small Spitsberg glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-2424</w:t>
+              <w:t xml:space="preserve">Arctic Week Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158032v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sediment transport into Kongsfjorden due to the glacier melt dynamics of Austre Lovenbreen using terrestrial laser scanning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Impact of recent climate change in the Arctic on snow physical parameters retrieval using SAR data (Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Friedt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Baladima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC Network on Arctic Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Arctic Science Committee, Jan 2018, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-2424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962668v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of snow physical parameters retrieval using SAR data in the Arctic (Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Werner Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Boike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSW (International Snow Science Workshop) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 years of monitoring in the Austre Lovén glacier basin (Svalbard): results, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,499 +3530,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Alpine Glaciology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide characterisation based on multi-temporal terrestrial laser scanning in the cirque of the Austre Lovénbreen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of sediment transport into Kongsfjorden due to the glacier melt dynamics of Austre Lovenbreen using terrestrial laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IASC Network on Arctic Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Arctic Science Committee, Jan 2018, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962362v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of mass balance over a small Arctic basin. The example of Austre Lovénbreen (Svalbard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+                <w:t xml:space="preserve">Landslide characterisation based on multi-temporal terrestrial laser scanning in the cirque of the Austre Lovénbreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kuschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zangerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC Network on Arctic Glaciology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703048v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of snow cover in the slopes of a small arctic glacier catchment using Lidar data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">10 years of mass balance over a small Arctic basin. The example of Austre Lovénbreen (Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Prokop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IASC Network on Arctic Glaciology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669299v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISM - Permafrost, Rock, Ice and Snow monitoring in the Austre Lovén glacier basin (Spitsberg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,315 +4050,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWIPEV Science Introduction Seminar 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français Paul Emile Victor, Feb 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witnessing and measuring the impacts of cryosphere changes in the High Arctic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of snow cover in the slopes of a small arctic glacier catchment using Lidar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">112th Annual meeting of Association of American Geographers (AAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449191v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a small COTS UAV to quantify moraine dynamics in Arctic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Witnessing and measuring the impacts of cryosphere changes in the High Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marlin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small UAS for environmental Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Worcester, United Kingdom</w:t>
+              <w:t xml:space="preserve">112th Annual meeting of Association of American Geographers (AAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380393v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating snowcover volumes and icings dynamics in the moraine of an Arctic catchment using UAV/ photogrammetry and LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4380,1193 +4384,1193 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual geosciences conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'influence des facteurs climatiques sur le bilan de masse du glacier Austre Loven (Spitsberg, 79°N) par une approche multivariée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Using a small COTS UAV to quantify moraine dynamics in Arctic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.173-178</w:t>
+              <w:t xml:space="preserve">Small UAS for environmental Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Worcester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360394v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétro-observation des dynamiques paysagères alpines à partir de photographies anciennes. Apports de la mono-photogrammétrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
+                <w:t xml:space="preserve">Évaluation de l'influence des facteurs climatiques sur le bilan de masse du glacier Austre Loven (Spitsberg, 79°N) par une approche multivariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Géohistoire de l'environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391272v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in the northern coast of the Brøgger Peninsula (Spitsberg, Svalbard)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétro-observation des dynamiques paysagères alpines à partir de photographies anciennes. Apports de la mono-photogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Permafrost (ICOP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international Géohistoire de l'environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362002v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate approach of the factors impacting a small arctic glacier, Austre Lovén-Spitsberg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+                <w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in the northern coast of the Brøgger Peninsula (Spitsberg, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC Workshop on the Dynamics and Mass Budget of Arctic Glaciers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Permafrost (ICOP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20574.23364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670219v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’utilisation de la photogrammétrie SfM (Structure from Motion) pour le suivi des processus nivo-glaciaires. Application au bassin du glacier Austre Lovén, Spitsberg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multivariate approach of the factors impacting a small arctic glacier, Austre Lovén-Spitsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">IASC Workshop on the Dynamics and Mass Budget of Arctic Glaciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Network on Arctic Glaciology, Mar 2015, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155383v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multivariée des facteurs influençant le bilan de masse d’un glacier arctique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Intérêt de l’utilisation de la photogrammétrie SfM (Structure from Motion) pour le suivi des processus nivo-glaciaires. Application au bassin du glacier Austre Lovén, Spitsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155388v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow studies in the Austre Lovén glacier basin, Kongsfjorden, Svalbard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multivariée des facteurs influençant le bilan de masse d’un glacier arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taking the next step in Svalbard snow research, SSF workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sosnowiec, Poland</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670241v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre eaux souterraines, cours d'eau et pergélisol au Spitsberg occidental : exemple du bassin versant du glacier Austre Lovén (79°N, Svalbard)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roux</w:t>
+                <w:t xml:space="preserve">Snow studies in the Austre Lovén glacier basin, Kongsfjorden, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Arctique, les grands enjeux scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Taking the next step in Svalbard snow research, SSF workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sosnowiec, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864536v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding links between snow cover and mass balance using a dense monitoring network in a small Arctic glacier basin (Austre Lovénbreen, Svalbard 79°N)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre eaux souterraines, cours d'eau et pergélisol au Spitsberg occidental : exemple du bassin versant du glacier Austre Lovén (79°N, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Arctic Science Committee workshop on the dynamics and mass budget of Arctic glaciers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Arctique, les grands enjeux scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864479v1</w:t>
+                <w:t xml:space="preserve">hal-00864536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High time and space resolution analysis of Austre Lovén glacier seasonal and interannual dynamics (Svalbard - 79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5621,2067 +5625,2067 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arctic Science Summit Week 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A terrestrial laser scanning survey to derive snow volume and water equivalent on the slopes of Austre Lovén glacier basin (Svalbard - 79°N)</w:t>
+                <w:t xml:space="preserve">Understanding links between snow cover and mass balance using a dense monitoring network in a small Arctic glacier basin (Austre Lovénbreen, Svalbard 79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Arctic Science Committee workshop on the dynamics and mass budget of Arctic glaciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864478v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five consecutive years of mass balance observations to understand glacier reaction to present climate change (Austre Lovénbreen, Svalbard 79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A terrestrial laser scanning survey to derive snow volume and water equivalent on the slopes of Austre Lovén glacier basin (Svalbard - 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Arctic Science Committee workshop on the dynamics and mass budget of Arctic glaciers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864480v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the snow cover on the slopes of a polar glacier basin using terrestrial laser scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five consecutive years of mass balance observations to understand glacier reaction to present climate change (Austre Lovénbreen, Svalbard 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Levi, Finland</w:t>
+              <w:t xml:space="preserve">International Arctic Science Committee workshop on the dynamics and mass budget of Arctic glaciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864482v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des lames d'eau potentielles à partir du croisement de photos in situ et de données de températures - Glacier Austre Lovén (Spitsberg, 79°N)</w:t>
+                <w:t xml:space="preserve">Monitoring the snow cover on the slopes of a polar glacier basin using terrestrial laser scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864534v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow cover monitoring using combined FORMOSAT satellite imaging, oblique view ground-based pictures and snow drills</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where does a glacier end ? GPR measurements to identify the limits between the slopes and the real glacier area. Application to the Austre Lovénbreen, Spitsbergen - 79°N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Circumpolar Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864831v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does a glacier end ? GPR measurements to identify the limits between the slopes and the real glacier area. Application to the Austre Lovénbreen, Spitsbergen - 79°N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow cover monitoring using combined FORMOSAT satellite imaging, oblique view ground-based pictures and snow drills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Levi, Finland</w:t>
+              <w:t xml:space="preserve">11th International Circumpolar Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864528v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photographie au sol pour quantifier la vidange d'un lac supra-glaciaire : Austre Lovénbreen, 79°N, Svalbard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation des lames d'eau potentielles à partir du croisement de photos in situ et de données de températures - Glacier Austre Lovén (Spitsberg, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864535v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical approach to understanding the glacier-permafrost subglacial-system interactions in a glaciated catchment of Western Spitsbergen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La photographie au sol pour quantifier la vidange d'un lac supra-glaciaire : Austre Lovénbreen, 79°N, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Salekhard, Russia. pp.4</w:t>
+              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864529v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density coverage investigation of The Austre LovénBreen (Svalbard) using Ground Penetrating Radar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+                <w:t xml:space="preserve">Hydrogeochemical approach to understanding the glacier-permafrost subglacial-system interactions in a glaciated catchment of Western Spitsbergen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Advanced Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">10th International Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salekhard, Russia. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864530v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal snow cover dynamics and melting processes on a polar glacier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using ground based high resolution photography for seasonal snow and ice dynamics (Austre Lovénbreen, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Friedt</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Alpine Glaciology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556787v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological and geochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Hydrological and geochemical approach to understand the glacier-permafrost subglacial-system interactions in a glaciated catchment of Western Spitsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerick Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Ny-Ålesund Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kjeller, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556783v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data issues in a moving environment: remote and in situ tools to monitor glacier dynamics and their hydrological consequences in the Austre Lovènbreen basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High density coverage investigation of The Austre LovénBreen (Svalbard) using Ground Penetrating Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marlin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Ny-Ålesund Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kjeller, Norway</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Advanced Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864532v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitements automatiques d'images numériques haute résolution de glaciers polaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal snow cover dynamics and melting processes on a polar glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556776v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological and geochemical approach to understand the glacier-permafrost subglacial-system interactions in a glaciated catchment of Western Spitsbergen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological and geochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Ny-Ålesund Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kjeller, Norway</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864533v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ground based high resolution photography for seasonal snow and ice dynamics (Austre Lovénbreen, Svalbard, 79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data issues in a moving environment: remote and in situ tools to monitor glacier dynamics and their hydrological consequences in the Austre Lovènbreen basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laffly</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Alpine Glaciology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Munich, Germany</w:t>
+              <w:t xml:space="preserve">10th Ny-Ålesund Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kjeller, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864531v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photo haute définition pour comprendre les dynamiques des versants (Austre Lovénbreen, Svalbard, 79°N)</w:t>
+                <w:t xml:space="preserve">Acquisition et traitements automatiques d'images numériques haute résolution de glaciers polaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Mondes Polaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764656v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerick Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7710,1331 +7714,1323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Longearbyen, Svalbard and Jan Mayen</w:t>
+              <w:t xml:space="preserve">Journées des doctorants de l'ED MIPEGE, Université Paris Sud XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547528v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation eau de surface-eau souterraine dans un bassin-versant glaciaire, glacier Austrelovenbreen, Svalbard (79°N)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerick Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547549v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations en surface et en volume du glacier Loven Est (79°N, Spitsberg) en relation avec les changements climatiques contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La photo haute définition pour comprendre les dynamiques des versants (Austre Lovénbreen, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764751v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring snow cover dynamics on an arctic hydrosystem using field measurements, remote and in situ sensing (Austre Lovenbreen, Spitsberg, 79°N)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Relation eau de surface-eau souterraine dans un bassin-versant glaciaire, glacier Austrelovenbreen, Svalbard (79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Tolle</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes-Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561470v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowcover Survey on an Alpine Type Glacier in High Latitude (Austre Lovénbreen, Svalbard, 79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Alpine Glaciology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Milan, Italy</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Longearbyen, Svalbard and Jan Mayen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764730v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Austre Loven and its bedrock topography using Ground Penetrating Radar and differential GPS measurements.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Friedt</w:t>
+                <w:t xml:space="preserve">Monitoring snow cover dynamics on an arctic hydrosystem using field measurements, remote and in situ sensing (Austre Lovenbreen, Spitsberg, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Circumpolar Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546558v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D variations of an Arctic Glacier to recent climate change since forty years (Austre Lovenbreen, Svalbard, 79°N)</w:t>
+                <w:t xml:space="preserve">Variations en surface et en volume du glacier Loven Est (79°N, Spitsberg) en relation avec les changements climatiques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561471v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marlin</w:t>
+                <w:t xml:space="preserve">Evaluating the Austre Loven and its bedrock topography using Ground Penetrating Radar and differential GPS measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oslo Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">The 11th International Circumpolar Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547523v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical response of a polar glacier facing the recent climate changes (Austrelovenbre, Svalbard, 79°N)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emerick Delangle</w:t>
+                <w:t xml:space="preserve">Snowcover Survey on an Alpine Type Glacier in High Latitude (Austre Lovénbreen, Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants de l'ED MIPEGE, Université Paris Sud XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">14th Alpine Glaciology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547548v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi hydro-glaciologique du glacier Loven Est (79°N, Svalbard) : premiers résultats après deux années hydrologiques très différentes</w:t>
+                <w:t xml:space="preserve">2D and 3D variations of an Arctic Glacier to recent climate change since forty years (Austre Lovenbreen, Svalbard, 79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Oslo Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764734v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate conditions on the hydrological response of a polar glacier system - Austrelovénbreen - Svalbard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourty years of weather data to understand recent climate Change in the Artic (Svalbard, 79°N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCA 09, Our warming Planet, Joint assembly, symposium J15 High Latitude Terrestrial Processes : Hydrology and Interactions with the Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Scientific Congress on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764512v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des hauteurs de neige et des températures de l'air à la surface d'un glacier : du terrain à l'interpolation, confrontation de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9056,114 +9052,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. http://thema.univ-fcomte.fr/theoq/pdf/2009/TQ2009%20ARTICLE%2081.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-glaciology research on the Austre Lovenbreen since the 60s to the last IPY</w:t>
+                <w:t xml:space="preserve">Suivi hydro-glaciologique du glacier Loven Est (79°N, Svalbard) : premiers résultats après deux années hydrologiques très différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
@@ -9177,239 +9173,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emerick Delangle</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svalbard Cooperation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Longyearbyen, Hornsund, Barentsburg, Ny Alesund, Norway. pp.22</w:t>
+              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429100v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauteurs de neige et équivalent-eau du manteau neigeux d'un glacier artique : du terrain à l'interpolation, confrontation de méthodes (exemple du Loven Est, Spitsberg 79°N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate conditions on the hydrological response of a polar glacier system - Austrelovénbreen - Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MOCA 09, Our warming Planet, Joint assembly, symposium J15 High Latitude Terrestrial Processes : Hydrology and Interactions with the Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764510v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le croisement d'information en remote et in situ sensing pour suivre la dynamique hydrologique d'un glacier polaire : exemple de la crue d'automne 2008, Loven Est, Spitsberg (79°N)</w:t>
+                <w:t xml:space="preserve">Hydro-glaciology research on the Austre Lovenbreen since the 60s to the last IPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
@@ -9423,243 +9423,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Delangle</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerick Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">Svalbard Cooperation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Longyearbyen, Hornsund, Barentsburg, Ny Alesund, Norway. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764660v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climate change observed in Svalbard since fourty years in Ny Alesund (79°N)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauteurs de neige et équivalent-eau du manteau neigeux d'un glacier artique : du terrain à l'interpolation, confrontation de méthodes (exemple du Loven Est, Spitsberg 79°N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCA 09, Our warming Planet, Joint assembly, symposium J01 Observations of High Latitude Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nivologie-glaciologie de la Société Hydrotechnique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764724v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourty years of weather data to understand recent climate Change in the Artic (Svalbard, 79°N)</w:t>
+                <w:t xml:space="preserve">Le croisement d'information en remote et in situ sensing pour suivre la dynamique hydrologique d'un glacier polaire : exemple de la crue d'automne 2008, Loven Est, Spitsberg (79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
@@ -9673,1135 +9669,1398 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Congress on Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764503v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A IPY French-German Program (2006-2010) to survey a polar glacier (Austrelovenbre, 79°N, Spitsbergen)</w:t>
+                <w:t xml:space="preserve">Recent climate change observed in Svalbard since fourty years in Ny Alesund (79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martin</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second AWIPEV scientific workshop French - German Polar Science on Spitsbergen during IPY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brême, Germany</w:t>
+              <w:t xml:space="preserve">MOCA 09, Our warming Planet, Joint assembly, symposium J01 Observations of High Latitude Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764458v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A IPY French-German Program (2006-2010) to survey a polar glacier (Austrelovenbre, 79°N, Spitsbergen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The second AWIPEV scientific workshop French - German Polar Science on Spitsbergen during IPY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brême, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automated high resolution image acquisition in polar regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of changes induced by global warming in Svalbard based on spatial geodetic data and in situ geophysical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Girardet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026 - Session G3.1: Geodesy for climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna (Austria), France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639400v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations spatio-temporelles haute-résolution des proxys climatiques pour mieux comprendre la réponse de l'environnement forestier au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638939v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Azuara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Beguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svalbard International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306372v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t>
+                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svalbard Science Conference</w:t>
+              <w:t xml:space="preserve">Svalbard International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631227v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t>
+                <w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourriquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Svalbard International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499177v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of statistical modeling to the understanding of the mass balance of a small arctic glacier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+                <w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourriquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time series analysis in environmental science and applications to climate change conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tromsø, Norway. 2016</w:t>
+              <w:t xml:space="preserve">Svalbard Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670008v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution of statistical modeling to the understanding of the mass balance of a small arctic glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time series analysis in environmental science and applications to climate change conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tromsø, Norway. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Snow drills : snowpack investigations at local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,51 +11105,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taking the next step in Svalbard snow research, SSF workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sosnowiec, Poland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10900,147 +11159,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Arctique en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Friedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Joly. Ecole Pratique des Hautes Etudes, 46, pp.184, 2016, Les mémoires du laboratoire de Géomorphologie, Samuel Etienne, 978-2-900111-23-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11050,137 +11309,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétro-observation des processus de décrue glaciaire à partir de peintures. Apports de la mono-photogrammétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Valette; Jean-Michel Carozza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.99-108, 2019, 978-2-271-11920-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution contemporaine des glaciers arctiques: exemple de l'Austre Lovénbreen (79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11200,51 +11459,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Arctique en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole pratique des hautes études, pp.25-38, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11254,114 +11513,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques spatio-temporelles d'un petit hydrosystème arctique : approche nivo-glaciologique dans un contexte de changement climatique contemporain (bassin du glacier Austre Lovén, Spitsberg, 79°N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Franche-Comté, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011BESA1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01290766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11508,51 +11767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kuschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Prokop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2025.2479899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Klaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Laa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Friedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1285203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C2ZV0GBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Friedt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Eppinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Negrello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Baladima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Friedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zangerl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Delangle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes-Lao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547523v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delangle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kuschel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Prokop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230430.2025.2479899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Griselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Klaus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Laa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15071858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Friedt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schiavone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3099" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353676.2017.1285203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2013.07.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C2ZV0GBM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Friedt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247411000465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafflet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Eppinger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Negrello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Baladima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boike" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Friedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zangerl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864482v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerick Delangle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Friedt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes-Lao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delangle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764660v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12707" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>