--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Berthelot Group of electrical engineering, Paris CNRS UMR 8507, CentraleSupelec, Universités Paris 6 et Paris 11</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau du Moulon 11, rue Joliot Curie 91192 GIF SUR YVETTE CEDEX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel: 01 69 85 16 59 01 69 85 16 93</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.berthelot@geeps.centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Berthelot is a CNRS engineer (DPE) graduated from ESIEE. Since 1991, he has been an referent of electronics Engineer R&D and has joined the Group of electrical engineering, Paris (GeePs). In this research group, he has been referent for the design of drive control systems and power supply converters. He has been also referent for the design and for the technology improvement of the other technology plateforms, magnetostrictive platform, electro-magnetic actuators platform, non-destructive testing platform, and the hydrogen fuel cells platform.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2583662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation of a Boost Converter in Discontinuous Conduction Mode: A Simple Robust Adaptive Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2013.2249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and rotor flux estimation of induction machines using a two-stage extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp. 1819-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy MRAS Speed Estimator for Vector Control of an Induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tamazirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numérique et expérimentale du refroidissement par bain d’huile d’un système électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanella Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Hana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust fuzzy speed estimation for vector control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Multi-Conference on Systems, Signals and Devices SSD'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensorless speed control purpose for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding-Mode Adaptive Speed Observer for Vector Control of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Nait-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical circuit for starting e.g. laser flashlamp, of electric optical pumping system that is utilized in ancillary medical field for depilation treatment, has terminals arranged in series between capacitor and secondary winding Inventeur: Eric Berthelot Demandeur: CNRS Informations sur la publication: FR2970838 (A1) 2012-07-27 Date de priorité: 2011-01-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H01S3/092 H05B41/16. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical apparatus for igniting a flash lamp, and electrical system for optical pumping comprising such an igniting apparatus. [FR] CENTRE NAT RECH SCIENT CPC: H05B41/30 2013-03-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H05B41/30 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Berthelot Group of electrical engineering, Paris CNRS UMR 8507, CentraleSupelec, Universités Paris 6 et Paris 11</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau du Moulon 11, rue Joliot Curie 91192 GIF SUR YVETTE CEDEX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel: 01 69 85 16 59 01 69 85 16 93</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.berthelot@geeps.centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Berthelot is a CNRS engineer (DPE) graduated from ESIEE. Since 1991, he has been an referent of electronics Engineer R&D and has joined the Group of electrical engineering, Paris (GeePs). In this research group, he has been referent for the design of drive control systems and power supply converters. He has been also referent for the design and for the technology improvement of the other technology plateforms, magnetostrictive platform, electro-magnetic actuators platform, non-destructive testing platform, and the hydrogen fuel cells platform.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2583662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation of a Boost Converter in Discontinuous Conduction Mode: A Simple Robust Adaptive Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2013.2249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and rotor flux estimation of induction machines using a two-stage extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp. 1819-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy MRAS Speed Estimator for Vector Control of an Induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tamazirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numérique et expérimentale du refroidissement par bain d’huile d’un système électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanella Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Hana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust fuzzy speed estimation for vector control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Multi-Conference on Systems, Signals and Devices SSD'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensorless speed control purpose for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding-Mode Adaptive Speed Observer for Vector Control of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Nait-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical circuit for starting e.g. laser flashlamp, of electric optical pumping system that is utilized in ancillary medical field for depilation treatment, has terminals arranged in series between capacitor and secondary winding Inventeur: Eric Berthelot Demandeur: CNRS Informations sur la publication: FR2970838 (A1) 2012-07-27 Date de priorité: 2011-01-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H01S3/092 H05B41/16. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical apparatus for igniting a flash lamp, and electrical system for optical pumping comprising such an igniting apparatus. [FR] CENTRE NAT RECH SCIENT CPC: H05B41/30 2013-03-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H05B41/30 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.berthelot@geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Alawieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Puigmal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nait-Said" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.berthelot@geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Alawieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Puigmal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nait-Said" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>