--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Berthelot Group of electrical engineering, Paris CNRS UMR 8507, CentraleSupelec, Universités Paris 6 et Paris 11</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau du Moulon 11, rue Joliot Curie 91192 GIF SUR YVETTE CEDEX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel: 01 69 85 16 59 01 69 85 16 93</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.berthelot@geeps.centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Berthelot is a CNRS engineer (DPE) graduated from ESIEE. Since 1991, he has been an referent of electronics Engineer R&D and has joined the Group of electrical engineering, Paris (GeePs). In this research group, he has been referent for the design of drive control systems and power supply converters. He has been also referent for the design and for the technology improvement of the other technology plateforms, magnetostrictive platform, electro-magnetic actuators platform, non-destructive testing platform, and the hydrogen fuel cells platform.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2583662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation of a Boost Converter in Discontinuous Conduction Mode: A Simple Robust Adaptive Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2013.2249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and rotor flux estimation of induction machines using a two-stage extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp. 1819-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy MRAS Speed Estimator for Vector Control of an Induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tamazirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numérique et expérimentale du refroidissement par bain d’huile d’un système électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanella Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Hana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust fuzzy speed estimation for vector control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Multi-Conference on Systems, Signals and Devices SSD'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensorless speed control purpose for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding-Mode Adaptive Speed Observer for Vector Control of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Nait-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical circuit for starting e.g. laser flashlamp, of electric optical pumping system that is utilized in ancillary medical field for depilation treatment, has terminals arranged in series between capacitor and secondary winding Inventeur: Eric Berthelot Demandeur: CNRS Informations sur la publication: FR2970838 (A1) 2012-07-27 Date de priorité: 2011-01-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H01S3/092 H05B41/16. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical apparatus for igniting a flash lamp, and electrical system for optical pumping comprising such an igniting apparatus. [FR] CENTRE NAT RECH SCIENT CPC: H05B41/30 2013-03-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H05B41/30 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Berthelot Group of electrical engineering, Paris CNRS UMR 8507, CentraleSupelec, Universités Paris 6 et Paris 11</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau du Moulon 11, rue Joliot Curie 91192 GIF SUR YVETTE CEDEX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel: 01 69 85 16 59 01 69 85 16 93</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.berthelot@geeps.centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Berthelot is a CNRS engineer (DPE) graduated from ESIEE. Since 1991, he has been an referent of electronics Engineer R&D and has joined the Group of electrical engineering, Paris (GeePs). In this research group, he has been referent for the design of drive control systems and power supply converters. He has been also referent for the design and for the technology improvement of the other technology plateforms, magnetostrictive platform, electro-magnetic actuators platform, non-destructive testing platform, and the hydrogen fuel cells platform.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2583662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation of a Boost Converter in Discontinuous Conduction Mode: A Simple Robust Adaptive Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2013.2249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy MRAS Speed Estimator for Vector Control of an Induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and rotor flux estimation of induction machines using a two-stage extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp. 1819-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tamazirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numérique et expérimentale du refroidissement par bain d’huile d’un système électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanella Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Hana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust fuzzy speed estimation for vector control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Multi-Conference on Systems, Signals and Devices SSD'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensorless speed control purpose for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding-Mode Adaptive Speed Observer for Vector Control of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Nait-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical circuit for starting e.g. laser flashlamp, of electric optical pumping system that is utilized in ancillary medical field for depilation treatment, has terminals arranged in series between capacitor and secondary winding Inventeur: Eric Berthelot Demandeur: CNRS Informations sur la publication: FR2970838 (A1) 2012-07-27 Date de priorité: 2011-01-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H01S3/092 H05B41/16. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical apparatus for igniting a flash lamp, and electrical system for optical pumping comprising such an igniting apparatus. [FR] CENTRE NAT RECH SCIENT CPC: H05B41/30 2013-03-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H05B41/30 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.berthelot@geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Alawieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Puigmal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nait-Said" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.berthelot@geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Alawieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Puigmal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nait-Said" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>