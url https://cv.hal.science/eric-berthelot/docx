--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Berthelot Group of electrical engineering, Paris CNRS UMR 8507, CentraleSupelec, Universités Paris 6 et Paris 11</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau du Moulon 11, rue Joliot Curie 91192 GIF SUR YVETTE CEDEX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel: 01 69 85 16 59 01 69 85 16 93</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.berthelot@geeps.centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Berthelot is a CNRS engineer (DPE) graduated from ESIEE. Since 1991, he has been an referent of electronics Engineer R&D and has joined the Group of electrical engineering, Paris (GeePs). In this research group, he has been referent for the design of drive control systems and power supply converters. He has been also referent for the design and for the technology improvement of the other technology plateforms, magnetostrictive platform, electro-magnetic actuators platform, non-destructive testing platform, and the hydrogen fuel cells platform.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2583662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation of a Boost Converter in Discontinuous Conduction Mode: A Simple Robust Adaptive Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2013.2249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy MRAS Speed Estimator for Vector Control of an Induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and rotor flux estimation of induction machines using a two-stage extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp. 1819-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tamazirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numérique et expérimentale du refroidissement par bain d’huile d’un système électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanella Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Hana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust fuzzy speed estimation for vector control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Multi-Conference on Systems, Signals and Devices SSD'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensorless speed control purpose for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding-Mode Adaptive Speed Observer for Vector Control of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Nait-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical circuit for starting e.g. laser flashlamp, of electric optical pumping system that is utilized in ancillary medical field for depilation treatment, has terminals arranged in series between capacitor and secondary winding Inventeur: Eric Berthelot Demandeur: CNRS Informations sur la publication: FR2970838 (A1) 2012-07-27 Date de priorité: 2011-01-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H01S3/092 H05B41/16. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical apparatus for igniting a flash lamp, and electrical system for optical pumping comprising such an igniting apparatus. [FR] CENTRE NAT RECH SCIENT CPC: H05B41/30 2013-03-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H05B41/30 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Berthelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Berthelot Group of electrical engineering, Paris CNRS UMR 8507, CentraleSupelec, Universités Paris 6 et Paris 11</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau du Moulon 11, rue Joliot Curie 91192 GIF SUR YVETTE CEDEX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel: 01 69 85 16 59 01 69 85 16 93</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric.berthelot@geeps.centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Berthelot is a CNRS engineer (DPE) graduated from ESIEE. Since 1991, he has been an referent of electronics Engineer R&D and has joined the Group of electrical engineering, Paris (GeePs). In this research group, he has been referent for the design of drive control systems and power supply converters. He has been also referent for the design and for the technology improvement of the other technology plateforms, magnetostrictive platform, electro-magnetic actuators platform, non-destructive testing platform, and the hydrogen fuel cells platform.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real-time energy management strategies of FC/SC hybrid power source: Statistical analysis using random cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (63), pp.32192 - 32205. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control for a PM synchronous motor drive in power degraded mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of giant magnetostrictive materials under static stress: influence of loading boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corcolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab313b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy-Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency-optimal power partitioning for improved partial load efficiency of electric drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Electric Power Systems Research, 142, pp.176 - 189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Optimal Control of a 3-phase PMSM in 2-Phase Degraded Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (PP), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2016.2583662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for the characterisation of stress in magnetic materials using eddy current non-destructive evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (19), 10 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/19/195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Regulation of a Boost Converter in Discontinuous Conduction Mode: A Simple Robust Adaptive Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCS.2013.2249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and rotor flux estimation of induction machines using a two-stage extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp. 1819-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy MRAS Speed Estimator for Vector Control of an Induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement of Giant Magnetostrictive Material properties under mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Conference on Smart Structures and Materials (SMART 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante : influence des conditions aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement magnéto-élastique de matériaux à magnétostriction géante sous contrainte mécanique constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Tamazirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of off-line energy management strategies applied to a hybrid FC/SC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numérique et expérimentale du refroidissement par bain d’huile d’un système électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanella Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-ECMS and SDP Energy Management Algorithms applied to a Fuel Cell Electric Scooter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamri Hana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible eddy current sensor in view of the evaluation of electromagnetic properties of a material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 54th Annual British Conference of Non-Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Telford, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation non destructive par courants de Foucault de l'état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Study of the Eddy Current Non-destructive Testing of Stress in Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eddy Current System for the Study of the Cranial Rhythmic Impulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre-Emmanuel Ozout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Herivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation non destructive par courants de Foucault de l’état de contraintes dans les matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COFREND 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approch for the Characterization of Stress in Magnetic Materials using Eddy Current Non-Destructive Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Dahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on the Computation of Electromagnetic Fields (Compumag 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust fuzzy speed estimation for vector control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Multi-Conference on Systems, Signals and Devices SSD'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensorless speed control purpose for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Makouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding-Mode Adaptive Speed Observer for Vector Control of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Nait-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IEMDC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical circuit for starting e.g. laser flashlamp, of electric optical pumping system that is utilized in ancillary medical field for depilation treatment, has terminals arranged in series between capacitor and secondary winding Inventeur: Eric Berthelot Demandeur: CNRS Informations sur la publication: FR2970838 (A1) 2012-07-27 Date de priorité: 2011-01-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H01S3/092 H05B41/16. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical apparatus for igniting a flash lamp, and electrical system for optical pumping comprising such an igniting apparatus. [FR] CENTRE NAT RECH SCIENT CPC: H05B41/30 2013-03-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : H05B41/30 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.berthelot@geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Alawieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Puigmal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nait-Said" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.berthelot@geeps.centralesupelec.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kolli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02293690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corcolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab313b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laboure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.09.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2583662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stubbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Emmanuel Ozout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herivan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360875" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Dahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/19/195002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Alawieh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astolfi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2013.2249431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Azib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02180299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287253v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tamazirt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mohellebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Puigmal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanella Raphael" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delabre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decitre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065303v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099324v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Nait-Said" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>