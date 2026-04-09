--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -66,6556 +66,8080 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Secondary Cratering From the InSight Sol 1034a Impact Event</w:t>
+                <w:t xml:space="preserve">First Paleoseismological Trench in Northwestern France: A Multidisciplinary Study along the South Armorican Shear Zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P M Grindrod</w:t>
+                <w:t xml:space="preserve">Mina Vazifehdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I J Daubar</w:t>
+                <w:t xml:space="preserve">Clément Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernando</w:t>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kim</w:t>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G S Collins</w:t>
+                <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (12), pp.e2024JE008535. </w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-1639, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JE008535⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093686v1</w:t>
+                <w:t xml:space="preserve">insu-05570241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t>
+                <w:t xml:space="preserve">Analysis of Seismic, Hydroacoustic and Acoustic Waves Recorded on the Shoreline in the Vicinity of Shallow Underwater Explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouchka Froment</w:t>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe H Lognonné</w:t>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carène Larmat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael F Garcia</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04698349v1</w:t>
+                <w:t xml:space="preserve">hal-03925839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Station Monitoring Using Deviation from the Gaussianity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Non-Gaussian Perturbations in the Continuous Seismic Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cuvier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04554832v1</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projet de multi-instrumentation co-localisée des sites RLBP des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04154883v1</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04524301v1</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Detection and discrimination of low magnitude seismic events : Application to the Armorican Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03876400v1</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New CNN based tool to discriminate anthropogenic from natural low magnitude seismic events</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Madani Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ardito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03869095v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">RESIF-CLB dans l'Ouest de la France, actions 2017-2019 à l'OSUNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kémi Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03869093v1</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Collins</w:t>
+                <w:t xml:space="preserve">Résif-CLB dans l'Ouest de la France : actions 2017-2019 à l'Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kémi Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03918132v1</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Schaeffer</w:t>
+                <w:t xml:space="preserve">Caractéristiques des signaux d'explosions de contre-minage en mer, enregistrés sur les côtes et aux stations permanentes RESIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03765070v1</w:t>
+              <w:t xml:space="preserve">RESIF 2019, 4èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Clinton</w:t>
+                <w:t xml:space="preserve">Feedback on the installation of a borehole broadband seismometer at station BOUF, French permanent broadband network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Manhaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe H Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658022v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04698349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extensive Secondary Cratering From the InSight Sol 1034a Impact Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Grindrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I J Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Lekić</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G S Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (12), pp.e2024JE008535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JE008535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918151v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part II: Modeling of Seismo-Acoustic Wave Propagation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Station Monitoring Using Deviation from the Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111791⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (3), pp.1687-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491720v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ansan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598273v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouchka Froment</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (4), pp.1542-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120220141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918354v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gareth Collins</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945839v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New CNN based tool to discriminate anthropogenic from natural low magnitude seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, p. 22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365934v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519105v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Haugmard</w:t>
+                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 224 (3), pp.2173-2188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa552⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 228 (3), pp.1808 - 1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161132v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594722v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part II: Modeling of Seismo-Acoustic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.374-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163521v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clement Perrin</w:t>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.86⟩</w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03423460v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025225v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580235v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Lemmon</w:t>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641370v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188213v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176349v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Sedimentary Figures of Anthropic Origin in a Sediment Stability Context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI85-083.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983416v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+                <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+                <w:t xml:space="preserve">I Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">M Haugmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (3), pp.2173-2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902145v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. van Driel</w:t>
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0567-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991048v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Golombek</w:t>
+                <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seismicity in France, 353 (S1), pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534998v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03423460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical redundancy of instantaneous phases: theory and application to the seismic ambient wavefield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv501⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146484v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quillard</w:t>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL062347⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01277085v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Béthoux</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01153693v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02557342v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lemmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01066009v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01391672v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Moebs</w:t>
+                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02285325v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle structure of shear-waves velocities and stratification of anisotropy in the Afar Hotspot region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Debayle</w:t>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.02.016⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00345960v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPICE benchmark for global tomographic methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+                <w:t xml:space="preserve">Circular Sedimentary Figures of Anthropic Origin in a Sediment Stability Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03904.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-083.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01400819v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cara</w:t>
+                <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL031098⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (133), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0567-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01284913v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wave focusing effects: Numerical modeling and statistical observations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.10.010⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (1-4), pp.611-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00147906v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Beucler</w:t>
+                <w:t xml:space="preserve">Statistical redundancy of instantaneous phases: theory and application to the seismic ambient wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204 (2), pp.1159-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00270893v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112799v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Large Anisotropic Seismic Heterogeneities (CLASH)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02813.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03603142v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01153693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Snake River Plain Experiment revisited. Relationships between a Farallon plate fragment and the transition zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02557342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6399-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01066009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02285325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper mantle structure of shear-waves velocities and stratification of anisotropy in the Afar Hotspot region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicillia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner Jp.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 462, pp.164-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPICE benchmark for global tomographic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175 (2), pp.598-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03904.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (21), pp.L21303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01284913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface wave focusing effects: Numerical modeling and statistical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Bukchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Yanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Mostinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (3-4), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155, pp.48-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (1-2), pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Large Anisotropic Seismic Heterogeneities (CLASH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165, pp.447-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02813.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03603142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Snake River Plain Experiment revisited. Relationships between a Farallon plate fragment and the transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26 (17), pp.2673-2676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999GL008345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6625,151 +8149,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6779,2330 +8303,2330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershock sequence and source characteristics of the June 16, 2023 MW=4.9 La Laigne earthquake, western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyères (France) generated by counter-mining of explosive devices : risk assessment from the comparison between numerical simulations and real experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2115-2120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of seismo-acoustic wave propagation in the Grande Rade of Toulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique et Applications NAvales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du signal engendré par le contre-minage d'engins explosifs sous-marins (ANR POSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Rencontres scientifiques et techniques RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagner J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagner J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panning M. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banerdt W. B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagner J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.DI11A-1823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deep mantle structural heterogeneities on core-diffracted traveltimes: constraints on full-wave Born sensitivity kernel tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least-squares criterion ; variations on a theme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beucler É.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SPICE Research and Training Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic investigation of the lithosphere : old and new observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beucler É.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodhouse J. H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9112,755 +10636,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTALLATION of a low-cost seismological station following the La Laigne earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Laigne (17110), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTALLATION of a low-cost seismological station following the La Laigne earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Laigne (17110), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of the seismological station MTNF located at Montenay (Mayenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Montenay (53500), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of the seismological station SOMF, located in Saint-Ouen-de-Mimbré (Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Ouen-de-Mimbré (72130), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of the sensor of the seismological station SDOF of the RLBP in Saint-Denis-d'Oléron (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Denis-d'Oléron (17650), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismological station SDOF of the RLBP in Saint-Denis-d'Oléron (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Denis-d'Oléron (17650), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary installation of a seismological station on the Saint-Loup site (Manche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Loup (50505), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work at the seismological station PLOF in Ploemeur (Morbihan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Ploemeur (56162), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test material within the project Broadband Construction of Résif (Résif-CLB) at LPG (Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nantes (44000), France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test station P1PO for the centre Bretagne site in Paimpont forest (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Paimpont (35380), France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary station (PyROPE project) on the Pointe du Monténo (Morbihan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Arzon (56640), France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9870,1988 +11394,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination entre événements naturels et anthropiques basée sur le Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation géophysique en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversions gravimétrie/sismologie : comment concilier deux observables indépendants à l'échelle de Résif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernière campagne de forages du projet Construction large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentation sismologique large-bande dans l'ouest de la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Manhaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712681v1</w:t>
-              </w:r>
-[...1242 lines deleted...]
-                <w:t xml:space="preserve">hal-02310152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11998,51 +12278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Grindrod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Daubar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Bukchin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Yanovskaya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mostinskiy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.10.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WFTNT1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02813.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008345" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119716v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodhouse J. H." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859843v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367077v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367069v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885866v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885876v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224826v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006815v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442165v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445825v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cristini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Vazifehdar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cristini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Grindrod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Daubar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230305" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Bukchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Yanovskaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mostinskiy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.10.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WFTNT1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603142v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02813.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119716v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodhouse J. H." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367077v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885882v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885876v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885871v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>