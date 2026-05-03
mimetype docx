--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -17,11374 +17,10083 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Éric Beucler </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur des universités</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">eric-beucler</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-2605-4990</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">08905122X</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Paleoseismological Trench in Northwestern France: A Multidisciplinary Study along the South Armorican Shear Zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Vazifehdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Roux-Mallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-1639, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-1639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05570241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Seismic, Hydroacoustic and Acoustic Waves Recorded on the Shoreline in the Vicinity of Shallow Underwater Explosions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aftershock sequence and source characteristics of the June 16, 2023 MW=4.9 La Laigne earthquake, western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03925839v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Non-Gaussian Perturbations in the Continuous Seismic Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cuvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04006815v1</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.188000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de multi-instrumentation co-localisée des sites RLBP des Pays de la Loire</w:t>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyères (France) generated by counter-mining of explosive devices : risk assessment from the comparison between numerical simulations and real experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fligiel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03442232v1</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2115-2120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Garcia</w:t>
+                <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03442218v1</w:t>
+              <w:t xml:space="preserve">UACE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and discrimination of low magnitude seismic events : Application to the Armorican Massif</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03442165v1</w:t>
+              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pauchet</w:t>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bonnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luigi Ardito</w:t>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02275873v1</w:t>
+              <w:t xml:space="preserve">OCEANS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESIF-CLB dans l'Ouest de la France, actions 2017-2019 à l'OSUNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kémi Kouadio</w:t>
+                <w:t xml:space="preserve">Numerical modeling of seismo-acoustic wave propagation in the Grande Rade of Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques Résif</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Journées Acoustique et Applications NAvales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ollioules, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382879v1</w:t>
+                <w:t xml:space="preserve">hal-01629958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résif-CLB dans l'Ouest de la France : actions 2017-2019 à l'Osuna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse du signal engendré par le contre-minage d'engins explosifs sous-marins (ANR POSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fligiel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kémi Kouadio</w:t>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02446633v1</w:t>
+              <w:t xml:space="preserve">2e Rencontres scientifiques et techniques RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des signaux d'explosions de contre-minage en mer, enregistrés sur les côtes et aux stations permanentes RESIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beucler É.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cristini</w:t>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESIF 2019, 4èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02445825v1</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the installation of a borehole broadband seismometer at station BOUF, French permanent broadband network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Manhaval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Panning M. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vergne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Banerdt W. B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310152v1</w:t>
-[...165 lines deleted...]
-                <w:t xml:space="preserve">insu-04698349v1</w:t>
+                <w:t xml:space="preserve">hal-00667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Secondary Cratering From the InSight Sol 1034a Impact Event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G S Collins</w:t>
+                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05093686v1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Station Monitoring Using Deviation from the Gaussianity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cuvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04554832v1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.DI11A-1823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04154883v1</w:t>
+              <w:t xml:space="preserve">EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03876400v1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04524301v1</w:t>
+              <w:t xml:space="preserve">ESC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New CNN based tool to discriminate anthropogenic from natural low magnitude seismic events</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of deep mantle structural heterogeneities on core-diffracted traveltimes: constraints on full-wave Born sensitivity kernel tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03869095v1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03869093v1</w:t>
+              <w:t xml:space="preserve">ESC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03765070v1</w:t>
+              <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Least-squares criterion ; variations on a theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03918132v1</w:t>
+              <w:t xml:space="preserve">3rd SPICE Research and Training Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...4953 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Seismic investigation of the lithosphere : old and new observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beucler É.</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...366 lines deleted...]
-                <w:t xml:space="preserve">hal-03196234v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodhouse J. H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aftershock sequence and source characteristics of the June 16, 2023 MW=4.9 La Laigne earthquake, western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Fligiel</w:t>
+                <w:t xml:space="preserve">Extensive Secondary Cratering From the InSight Sol 1034a Impact Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Grindrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I J Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G S Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04725737v1</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (12), pp.e2024JE008535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JE008535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation generated by the detonation of UXOs of large charge weights in a shallow water environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
+                <w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe H Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael F Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics, ICA 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04161485v1</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04698349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyères (France) generated by counter-mining of explosive devices : risk assessment from the comparison between numerical simulations and real experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Station Monitoring Using Deviation from the Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03240224v1</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (3), pp.1687-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+                <w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03023776v1</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ansan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+                <w:t xml:space="preserve">K S Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02272543v1</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02272542v1</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (4), pp.1542-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120220141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of seismo-acoustic wave propagation in the Grande Rade of Toulon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New CNN based tool to discriminate anthropogenic from natural low magnitude seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique et Applications NAvales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01629958v1</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, p. 22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du signal engendré par le contre-minage d'engins explosifs sous-marins (ANR POSA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres scientifiques et techniques RESIF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01308173v1</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic anistropy in the Transition Zone of the mantle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part II: Modeling of Seismo-Acoustic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00667982v1</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.374-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00667750v1</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00667983v1</w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
+                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00647212v1</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00558820v1</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228 (3), pp.1808 - 1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00665356v1</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00558815v1</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deep mantle structural heterogeneities on core-diffracted traveltimes: constraints on full-wave Born sensitivity kernel tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00588840v1</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the French Permanent Broadband Network (RLBP) in the framework of the RESIF Infrastructure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00558987v1</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mars Science and Exploration Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00186341v1</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least-squares criterion ; variations on a theme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Haugmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SPICE Research and Training Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00119716v1</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (3), pp.2173-2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic investigation of the lithosphere : old and new observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seismicity in France, 353 (S1), pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03423460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lemmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641370v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188213v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circular Sedimentary Figures of Anthropic Origin in a Sediment Stability Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-083.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (133), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0567-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (1-4), pp.611-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical redundancy of instantaneous phases: theory and application to the seismic ambient wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204 (2), pp.1159-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01153693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02557342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6399-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01066009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02285325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper mantle structure of shear-waves velocities and stratification of anisotropy in the Afar Hotspot region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicillia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner Jp.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 462, pp.164-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPICE benchmark for global tomographic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175 (2), pp.598-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03904.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (21), pp.L21303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01284913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface wave focusing effects: Numerical modeling and statistical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Bukchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Yanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Mostinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (3-4), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (1-2), pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beucler É.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-00121562v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155, pp.48-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Large Anisotropic Seismic Heterogeneities (CLASH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165, pp.447-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02813.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03603142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Snake River Plain Experiment revisited. Relationships between a Farallon plate fragment and the transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (17), pp.2673-2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL008345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTALLATION of a low-cost seismological station following the La Laigne earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Laigne (17110), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTALLATION of a low-cost seismological station following the La Laigne earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Laigne (17110), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of the seismological station MTNF located at Montenay (Mayenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Montenay (53500), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance of the seismological station SOMF, located in Saint-Ouen-de-Mimbré (Sarthe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Ouen-de-Mimbré (72130), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of the sensor of the seismological station SDOF of the RLBP in Saint-Denis-d'Oléron (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Denis-d'Oléron (17650), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismological station SDOF of the RLBP in Saint-Denis-d'Oléron (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Denis-d'Oléron (17650), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary installation of a seismological station on the Saint-Loup site (Manche)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Work at the seismological station PLOF in Ploemeur (Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Saint-Loup (50505), France. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Ploemeur (56162), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885796v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work at the seismological station PLOF in Ploemeur (Morbihan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temporary installation of a seismological station on the Saint-Loup site (Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Ploemeur (56162), France. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Saint-Loup (50505), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885866v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test material within the project Broadband Construction of Résif (Résif-CLB) at LPG (Nantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nantes (44000), France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test station P1PO for the centre Bretagne site in Paimpont forest (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Paimpont (35380), France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary station (PyROPE project) on the Pointe du Monténo (Morbihan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Arzon (56640), France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11394,744 +10103,1988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination entre événements naturels et anthropiques basée sur le Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation géophysique en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversions gravimétrie/sismologie : comment concilier deux observables indépendants à l'échelle de Résif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernière campagne de forages du projet Construction large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentation sismologique large-bande dans l'ouest de la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Manhaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Seismic, Hydroacoustic and Acoustic Waves Recorded on the Shoreline in the Vicinity of Shallow Underwater Explosions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the Non-Gaussian Perturbations in the Continuous Seismic Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de multi-instrumentation co-localisée des sites RLBP des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and discrimination of low magnitude seismic events : Application to the Armorican Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESIF-CLB dans l'Ouest de la France, actions 2017-2019 à l'OSUNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kémi Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality Improvement of the French Permanent Broadband Stations with Shallow Posthole Installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Madani Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ardito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résif-CLB dans l'Ouest de la France : actions 2017-2019 à l'Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kémi Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques des signaux d'explosions de contre-minage en mer, enregistrés sur les côtes et aux stations permanentes RESIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RESIF 2019, 4èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback on the installation of a borehole broadband seismometer at station BOUF, French permanent broadband network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Manhaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712681v1</w:t>
+                <w:t xml:space="preserve">hal-02310152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12197,51 +12150,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0A95850C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -12278,51 +12383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Vazifehdar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cristini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Grindrod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Daubar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230305" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac441" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147906v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Bukchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Yanovskaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mostinskiy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.10.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WFTNT1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603142v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02813.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119716v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodhouse J. H." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802250v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859840v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367077v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885796v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885866v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885882v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885876v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885871v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-beucler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2605-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08905122X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Vazifehdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodhouse J. H." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Grindrod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Daubar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008535" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Bukchin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Yanovskaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mostinskiy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.10.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WFTNT1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603142v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02813.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008345" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802225v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367077v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367069v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224826v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006815v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442165v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445825v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cristini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>