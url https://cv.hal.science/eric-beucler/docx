--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -714,51 +714,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
@@ -793,97 +793,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UACE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
+              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272543v1</w:t>
+                <w:t xml:space="preserve">hal-03023776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the Rade of Hyeres (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
+                <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
@@ -918,73 +918,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178th Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">UACE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023776v1</w:t>
+                <w:t xml:space="preserve">hal-02272543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-acoustic wave propagation in the rade of Hyères (France) generated by counter-mining of explosive devices: comparison between numerical simulations and real experiments</w:t>
               </w:r>
@@ -1464,418 +1464,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panning M. P.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667983v1</w:t>
+                <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">INSIGHT: Using Earth data to demonstrate inversion techniques for Mars' interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panning M. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Drilleau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banerdt W. B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">43th Annual Lunar Planet. Science Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667750v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.DI11A-1823</w:t>
+              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647212v1</w:t>
+                <w:t xml:space="preserve">hal-00665356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian approach to infer temperature and mineralogical composition of the transition zone from seismic waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1884,215 +1884,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Drilleau</w:t>
+                <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">J. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.DI11A-1823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665356v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSoNANSS: A regional contribution to seismological observations in Western France</w:t>
               </w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deep mantle structural heterogeneities on core-diffracted traveltimes: constraints on full-wave Born sensitivity kernel tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismology on Mars with the GEP/seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,6749 +2599,6749 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensive Secondary Cratering From the InSight Sol 1034a Impact Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Grindrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I J Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G S Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (12), pp.e2024JE008535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JE008535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe H Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04698349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic Station Monitoring Using Deviation from the Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (3), pp.1687-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ansan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04154883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure of the Martian Crust Below InSight From Surface Waves and Body Waves Generated by Nearby Meteoroid Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (4), pp.1542-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120220141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New CNN based tool to discriminate anthropogenic from natural low magnitude seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, p. 22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global reference seismological data sets: multimode surface wave dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Moulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228 (3), pp.1808 - 1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part II: Modeling of Seismo-Acoustic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.374-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Seismic Recordings of High‐Frequency Guided Infrasound on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (11), pp.e2022JE007483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Posiolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3-D crustal VS model of western France and the surrounding regions using Monte-Carlo inversion of seismic noise cross-correlation dispersion diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Haugmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (3), pp.2173-2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and possible origins of the seismicity in northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seismicity in France, 353 (S1), pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03423460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lemmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641370v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188213v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining virtual observatory and equivalent source dipole approaches to describe the geomagnetic field with Swarm measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Saturnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.118-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circular Sedimentary Figures of Anthropic Origin in a Sediment Stability Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-083.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Marsquake Service: Securing Daily Analysis of SEIS Data and Building the Martian Seismicity Catalogue for InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (133), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0567-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Golombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (1-4), pp.611-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical redundancy of instantaneous phases: theory and application to the seismic ambient wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204 (2), pp.1159-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of deep water microseisms in the North Atlantic Ocean using tide modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01153693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verifying single-station seismic approaches using Earth-based data: Preparation for data return from the InSight mission to Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02557342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villaseñor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6399-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB010953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01066009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian approach to infer radial models of temperature and anisotropy in the transition zone from surface wave dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.1165-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02285325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper mantle structure of shear-waves velocities and stratification of anisotropy in the Afar Hotspot region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicillia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner Jp.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 462, pp.164-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPICE benchmark for global tomographic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175 (2), pp.598-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03904.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (21), pp.L21303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01284913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface wave focusing effects: Numerical modeling and statistical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Bukchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Yanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Mostinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (3-4), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (1-2), pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155, pp.48-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Large Anisotropic Seismic Heterogeneities (CLASH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165, pp.447-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02813.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03603142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Snake River Plain Experiment revisited. Relationships between a Farallon plate fragment and the transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (17), pp.2673-2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL008345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
-              </w:r>
-[...6543 lines deleted...]
-                <w:t xml:space="preserve">hal-03196234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9749,159 +9749,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work at the seismological station PLOF in Ploemeur (Morbihan)</w:t>
+                <w:t xml:space="preserve">Temporary installation of a seismological station on the Saint-Loup site (Manche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Ploemeur (56162), France. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Saint-Loup (50505), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885866v1</w:t>
+                <w:t xml:space="preserve">hal-02885796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary installation of a seismological station on the Saint-Loup site (Manche)</w:t>
+                <w:t xml:space="preserve">Work at the seismological station PLOF in Ploemeur (Morbihan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Saint-Loup (50505), France. 2014</w:t>
+              <w:t xml:space="preserve">Photography. Ploemeur (56162), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885796v1</w:t>
+                <w:t xml:space="preserve">hal-02885866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test material within the project Broadband Construction of Résif (Résif-CLB) at LPG (Nantes)</w:t>
               </w:r>
@@ -10117,51 +10117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination entre événements naturels et anthropiques basée sur le Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,51 +10384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10463,51 +10463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernière campagne de forages du projet Construction large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10710,51 +10710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10809,90 +10809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Non-Gaussian Perturbations in the Continuous Seismic Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10934,90 +10934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the unbalanced distributions in the seismic signal, applications to the martian (and terrestrial) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11098,51 +11098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fligiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11180,51 +11180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and discrimination of low magnitude seismic events : Application to the Armorican Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,90 +11941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
@@ -12152,51 +12152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A95850C"/>
+    <w:nsid w:val="1732CDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12383,51 +12383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-beucler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2605-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08905122X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Vazifehdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodhouse J. H." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Grindrod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Daubar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008535" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Bukchin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Yanovskaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mostinskiy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.10.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WFTNT1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603142v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02813.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008345" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802225v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367077v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367069v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885866v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224826v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006815v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442165v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445825v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cristini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-beucler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2605-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08905122X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Vazifehdar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Roux-Mallouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240224v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panning M. P." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banerdt W. B." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodhouse J. H." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Grindrod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J Daubar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernando" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cuvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac441" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moulik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lekic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romanowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schaeffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03918354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007483" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaudot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Haugmard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa552" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.86" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176349v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Saturnino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Civet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD3LQ41L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0567-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146484v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Gaudot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277085v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062347" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73PJNBP1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02557342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWX6D47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02285325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moebs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt284" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Bukchin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Yanovskaya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mostinskiy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.10.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WFTNT1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02813.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008345" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802225v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859840v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02859843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367077v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03367069v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885796v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885866v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02885871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224826v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663476v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712681v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Manhaval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925839v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006815v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442165v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382879v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gernigon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mi Kouadio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445825v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cristini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310152v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vergne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>