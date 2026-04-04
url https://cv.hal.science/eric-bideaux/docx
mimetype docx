--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -1395,312 +1395,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Modes Differentiators with Dynamic Gains for Edge Detection Processing</w:t>
+                <w:t xml:space="preserve">Effect of trajectory optimization parameters on energy consumption and CO2 emissions for a gasoline powered vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+                <w:t xml:space="preserve">Setareh Javanmardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nicouleau-Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.263-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873394v1</w:t>
+                <w:t xml:space="preserve">hal-01741563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trajectory optimization parameters on energy consumption and CO2 emissions for a gasoline powered vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Setareh Javanmardi</w:t>
+                <w:t xml:space="preserve">Sliding Modes Differentiators with Dynamic Gains for Edge Detection Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.381-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24507/ijicic.13.02.381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741563v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimator Design for Control of Electropneumatic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,51 +1890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-driving: Potential fuel economy for post-manufactured hybrid vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,347 +1988,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piston position estimation for an electro-pneumatic actuator at standstill</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Reynolds number–dependent mass flow rate calculation for pneumatic pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (5), pp.419 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651814567913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256427v1</w:t>
+                <w:t xml:space="preserve">hal-01873457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds number–dependent mass flow rate calculation for pneumatic pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Chabane</w:t>
+                <w:t xml:space="preserve">Piston position estimation for an electro-pneumatic actuator at standstill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 229 (5), pp.419 - 428. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (8), pp.176-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651814567913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873457v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Gains Differentiator for Hydraulic System Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodriving. From processing the ideal speed profile to its use during driving activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain-Veste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,273 +3126,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory optimisation for eco-driving - an experimentally verified optimisation method</w:t>
+                <w:t xml:space="preserve">Trajectory optimization for eco-driving taking into account traffic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Systems Modelling and Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVSMT.2013.057524⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086767v1</w:t>
+                <w:t xml:space="preserve">hal-00765556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory optimization for eco-driving taking into account traffic constraints</w:t>
+                <w:t xml:space="preserve">Trajectory optimisation for eco-driving - an experimentally verified optimisation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Vehicle Systems Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.295-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVSMT.2013.057524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2012.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00765556v1</w:t>
+                <w:t xml:space="preserve">hal-01086767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Network Model of Supercapacitors Stack</w:t>
               </w:r>
@@ -4764,264 +4764,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.269-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.40.269-290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140638v1</w:t>
+                <w:t xml:space="preserve">hal-00202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.95-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00202727v1</w:t>
+                <w:t xml:space="preserve">hal-00140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the process design on the control strategy: application in electropneumatic field</w:t>
               </w:r>
@@ -6190,51 +6190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Identification of the Full Opening Time of Pneumatic Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,239 +6643,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of Variable Displacement Technologies for Radial Piston Hydraulic Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Bideaux</w:t>
+                <w:t xml:space="preserve">Adaptation de la programmation linéaire pour la gestion de puissance sur de longs cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essolizam Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delhommais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Bath/ASME Symposium on Fluid Power and Motion Control (FPMC) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée annuelles du GDR SEEDS, Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807716v1</w:t>
+                <w:t xml:space="preserve">hal-04456169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la programmation linéaire pour la gestion de puissance sur de longs cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+                <w:t xml:space="preserve">State-of-the-art of Variable Displacement Technologies for Radial Piston Hydraulic Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Darnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelles du GDR SEEDS, Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Bath/ASME Symposium on Fluid Power and Motion Control (FPMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bath, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FPMC2022-90598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456169v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large size optimization problem for power management in a fuel cell electric race car using combinatorial approach</w:t>
               </w:r>
@@ -7601,51 +7601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahereh Vaezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,51 +7878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahereh Vaezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8206,103 +8206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Style Modelling for Eco-driving Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setareh Javanmardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13866 - 13871, </w:t>
@@ -8340,103 +8340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study on trajectory optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setareh Javanmardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicouleau Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France. 10 p</w:t>
@@ -8710,827 +8710,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: a Comparison of Advanced Control Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873447v1</w:t>
+                <w:t xml:space="preserve">hal-02163498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-driving: from the calculation of the ideal speed profile to its use during driving activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Energy - Efficient Drive Control of Road Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355771v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873467v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: a Comparison of Advanced Control Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+                <w:t xml:space="preserve">Eco-driving: from the calculation of the ideal speed profile to its use during driving activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Energy - Efficient Drive Control of Road Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163498v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
+                <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEEV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163478v1</w:t>
+                <w:t xml:space="preserve">hal-01873439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Energy Efficiency of a Reach Stacker Using a Potential Energy Recovery System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICFP15 Scandinavian International Conference on Fluid Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">ICEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399021v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Improving Energy Efficiency of a Reach Stacker Using a Potential Energy Recovery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schaep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SICFP15 Scandinavian International Conference on Fluid Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tempere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873439v1</w:t>
+                <w:t xml:space="preserve">hal-01399021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
               </w:r>
@@ -9640,226 +9640,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: An Application of Linear Control Strategy (MIMO and SISO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ameur</w:t>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Mechanical Engineering Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada. IMECE2014-39534, pp. V08AT10A085, 14 p., </w:t>
+              <w:t xml:space="preserve">FPNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE2014-39534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153976v1</w:t>
+                <w:t xml:space="preserve">hal-01381380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9870,208 +9857,221 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: An Application of Linear Control Strategy (MIMO and SISO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Tessa Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t>
+              <w:t xml:space="preserve">2014 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada. IMECE2014-39534, pp. V08AT10A085, 14 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2014-39534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381380v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: Evaluating the Maximum Gain of Implementing an Advanced Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10131,64 +10131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conduite des véhicules : du calcul de la trajectoire idéale à son utilisation lors de l'activité de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10588,177 +10588,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness control strategy for the air subsystem of a hydrogen fuel cell system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
+                <w:t xml:space="preserve">Influence des gains de réglage d'une commande par Backstepping sur les performances d'un système électropneumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asian Control Conference (ASCC) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDMACS-JNMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030637v1</w:t>
+                <w:t xml:space="preserve">hal-01153977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear position control of a pneumatic actuator with closed-loop stiffness and damping tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10790,184 +10764,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.1089 - 1094, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des gains de réglage d'une commande par Backstepping sur les performances d'un système électropneumatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Flatness control strategy for the air subsystem of a hydrogen fuel cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Desbois-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS-JNMACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Asian Control Conference (ASCC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2013.6606374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153977v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t>
               </w:r>
@@ -11302,282 +11302,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle trajectory optimization for hybrid vehicles taking into account battery state-of-charge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Anti-Skid Regulation (ASR) of an Electric Vehicle Using Flatness Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805674v1</w:t>
+                <w:t xml:space="preserve">hal-00990712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Skid Regulation (ASR) of an Electric Vehicle Using Flatness Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Vehicle trajectory optimization for hybrid vehicles taking into account battery state-of-charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Séoul, South Korea. pp.950 - 955, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2012.6422774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990712v1</w:t>
+                <w:t xml:space="preserve">hal-00805674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Optimization of Electric Vehicles for Eco-Driving Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiateur Modes Glissants à Gains Dynamiques : Application à La Commande D'un Actionneur Hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,581 +11963,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle coopératif des actionneurs de confort optique pour la régulation de l’ambiance lumineuse dans une pièce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Anthierens</w:t>
+                <w:t xml:space="preserve">Adaptive Higher Order Sliding Modes for Two-Dimensional Derivative Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La révolution énergétique des bâtiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.3063-3071, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723839v1</w:t>
+                <w:t xml:space="preserve">hal-00747380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle trajectory optimization for application in ECO-driving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Consideration of glare from daylight in the control of the luminous atmosphere in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Chicago, IL, United States. pp.CD, </w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.1070 - 1075, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2011.6042993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742587v1</w:t>
+                <w:t xml:space="preserve">hal-00742575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control analysis of an electropneumatic actuator with full convection model: toward minimum energy actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle coopératif des actionneurs de confort optique pour la régulation de l’ambiance lumineuse dans une pièce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouchira Abidi</w:t>
+                <w:t xml:space="preserve">Pierrick Der Arslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Okinawa, Japan. pp.2A2-4</w:t>
+              <w:t xml:space="preserve">La révolution énergétique des bâtiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gif-Sur-Yvette, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814316v1</w:t>
+                <w:t xml:space="preserve">hal-01723839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of glare from daylight in the control of the luminous atmosphere in buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Anthierens</w:t>
+                <w:t xml:space="preserve">Control analysis of an electropneumatic actuator with full convection model: toward minimum energy actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Okinawa, Japan. pp.2A2-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742575v1</w:t>
+                <w:t xml:space="preserve">hal-00814316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Higher Order Sliding Modes for Two-Dimensional Derivative Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+                <w:t xml:space="preserve">Vehicle trajectory optimization for application in ECO-driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.3063-3071, </w:t>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chicago, IL, United States. pp.CD, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2011.6042993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747380v1</w:t>
+                <w:t xml:space="preserve">hal-00742587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond Graph model of the intermediate block in a hydraulic control system</w:t>
               </w:r>
@@ -12627,51 +12627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de trajectoire en position d'un servo-vérin hydraulique via la technique de Backstepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12994,64 +12994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Component Characterization: Use of Measured Stagnation Pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13318,51 +13318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear adaptive robust control of Electro-Hydraulic servo-actuator with some unknown parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13679,364 +13679,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the macroscopic parameters of a family of pneumatic components using local parameterization of CFD solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Azdasher</w:t>
+                <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ECMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nicosie, Cyprus. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375899v1</w:t>
+                <w:t xml:space="preserve">hal-00374603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of flow behaviour and characteristics of pneumatic components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hubert</w:t>
+                <w:t xml:space="preserve">Thermal model of a tank for simulation and mass flow rate characterization purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375832v1</w:t>
+                <w:t xml:space="preserve">hal-00375825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal model of a tank for simulation and mass flow rate characterization purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of flow behaviour and characteristics of pneumatic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kobbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375825v1</w:t>
+                <w:t xml:space="preserve">hal-00375832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Properties of Inverse Models Represented by Bond Graph</w:t>
               </w:r>
@@ -14146,351 +14159,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of optic comfort in an experimental room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Anthierens</w:t>
+                <w:t xml:space="preserve">Computing the macroscopic parameters of a family of pneumatic components using local parameterization of CFD solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Azdasher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Flambard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France</w:t>
+              <w:t xml:space="preserve">IFK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375896v1</w:t>
+                <w:t xml:space="preserve">hal-00375899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issue on junction structure causality for boundary energy flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Control of optic comfort in an experimental room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECATRONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France. pp.5</w:t>
+              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375766v1</w:t>
+                <w:t xml:space="preserve">hal-00375896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Issue on junction structure causality for boundary energy flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nicosie, Cyprus. pp.457-463</w:t>
+              <w:t xml:space="preserve">MECATRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374603v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear control of electropneumatic system with a new test bench for aeronautics application: simulation and experimental results</w:t>
               </w:r>
@@ -14669,519 +14669,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of structural analysis in a bond graph-based methodology for sizing mechatronic systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+                <w:t xml:space="preserve">Higher-order sliding modes for an electropneumatic system: differentiation and output-feedback control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France. paper 224</w:t>
+              <w:t xml:space="preserve">FPMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bath, United Kingdom. pp.385-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374609v1</w:t>
+                <w:t xml:space="preserve">hal-00374685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order sliding modes for an electropneumatic system: differentiation and output-feedback control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Use of structural analysis in a bond graph-based methodology for sizing mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bath, United Kingdom. pp.385-396</w:t>
+              <w:t xml:space="preserve">MECATRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France. paper 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374685v1</w:t>
+                <w:t xml:space="preserve">hal-00374609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation method for determining the flow-rate characteristics of a group of pneumatic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Chereji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Jean Paul Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">ISTC HP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Wroclaw, Poland. pp.409-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411224v1</w:t>
+                <w:t xml:space="preserve">hal-00375518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation method for determining the flow-rate characteristics of a group of pneumatic components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Lecerf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hubert</w:t>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC HP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Wroclaw, Poland. pp.409-419</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375518v1</w:t>
+                <w:t xml:space="preserve">hal-00411224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Experimental Procedure on the Resulting Mass Flow Rate Characteristic of a Single Pneumatic Component</w:t>
               </w:r>
@@ -15482,51 +15482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Chereji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15642,51 +15642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPMC (Symposium on Power Transmission and Motion Control)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t>
@@ -15728,51 +15728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force control at low cost in pneumatic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16169,51 +16169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a hybrid vehicle powertrain using an inverse methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16500,260 +16500,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using inverse models for determining orifices mass flow rate characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards coupling computational fluid dynamics with system dynamic simulation softwares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Japan Symposium on Fluid Power, JSFP'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Tskuba, Japan</w:t>
+              <w:t xml:space="preserve">ICFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Hangzhou, China. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414221v1</w:t>
+                <w:t xml:space="preserve">hal-00414216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards coupling computational fluid dynamics with system dynamic simulation softwares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using inverse models for determining orifices mass flow rate characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Morillo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Hangzhou, China. pp.453-458</w:t>
+              <w:t xml:space="preserve">The Sixth Japan Symposium on Fluid Power, JSFP'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tskuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414216v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a compliant positioning control using an inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17705,51 +17705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Nonlinear Robust Adaptative Control: Application on Electro-Hydraulic Valve System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Chihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18192,90 +18192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrovanne miniature rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18323,51 +18323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du couple appliqué aux roues motrices d'un véhicule électrique lors d'un freinage récupératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18424,51 +18424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de gestion du glissement d'une roue motrice d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18817,51 +18817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69BBBCC6"/>
+    <w:nsid w:val="F9B05499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18965,51 +18965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36B0AB0C"/>
+    <w:nsid w:val="0DB3BCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19113,51 +19113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C69F62FB"/>
+    <w:nsid w:val="05CDFAF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19261,51 +19261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46348264"/>
+    <w:nsid w:val="4769C2FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19501,51 +19501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bideaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3261-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10355694X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04902882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mettali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.134522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211029692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.13.02.381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Javanmardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau-Bourles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dehoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03772063.2017.1364673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas Mensing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2016.080730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chabane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wartelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814567913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desbois-Renaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.07.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.10.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0GK31Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain-Veste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.397-418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVSMT.2013.057524" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2012.10.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0ZSB72-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozhong Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jmea.20120206.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arnal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Anthierens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.02.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKBH3C1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2009.10780968" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Flambard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802438672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00030-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tardy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gostomski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Fonseca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-163797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Darnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plant&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lejeune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-110491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228161" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2022-90598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456169v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03943838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Delhommais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699323" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263821" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Haffner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mariette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin Xavier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Michael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaoui Hellal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mariette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1531" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haffner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2233" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau Bourles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morgan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Morgan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2014-39534" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873484v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2341" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030637v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2013.6606374" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669357" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669127" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-1226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422774" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347950v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Der Arslanian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742587v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6042993" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Abidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027070" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747380v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03183" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPM.2011.6045815" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruzza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azdasher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375309v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lager" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario de Giorgi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobbi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fotsu Ngwompo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2290" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375896v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375838v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375518v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lecerf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375542v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375527v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413793v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verg&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347364" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.2005.771" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414221v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morillo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066845v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066838v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873427v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chihi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30169-3_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812271v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971488v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973923v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971485v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bideaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3261-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10355694X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04902882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mettali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.134522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211029692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Javanmardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau-Bourles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.13.02.381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03772063.2017.1364673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas Mensing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2016.080730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chabane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wartelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814567913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desbois-Renaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.07.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.10.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0GK31Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain-Veste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.397-418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2012.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0ZSB72-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVSMT.2013.057524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozhong Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jmea.20120206.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arnal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Anthierens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.02.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKBH3C1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2009.10780968" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Flambard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802438672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00030-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tardy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gostomski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Fonseca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-163797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Darnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plant&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lejeune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-110491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228161" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2022-90598" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03943838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Delhommais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699323" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263821" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Haffner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mariette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin Xavier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Michael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaoui Hellal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mariette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1531" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haffner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2233" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau Bourles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163498v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morgan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Morgan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2014-39534" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873484v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2341" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153977v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669357" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2013.6606374" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669127" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-1226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805674v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422774" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347950v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747380v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03183" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027070" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Der Arslanian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Abidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742587v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6042993" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPM.2011.6045815" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruzza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azdasher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375309v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lager" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375825v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario de Giorgi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobbi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375832v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fotsu Ngwompo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2290" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375838v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375518v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lecerf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375542v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375527v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413793v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verg&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347364" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.2005.771" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morillo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066845v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066838v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873427v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chihi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30169-3_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812271v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971488v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973923v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971485v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>