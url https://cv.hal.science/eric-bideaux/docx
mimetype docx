--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -784,261 +784,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Cost of Ownership Optimization of a plug-in Hybrid Electric Truck Operating on a Regional Haul Cycle</w:t>
+                <w:t xml:space="preserve">Improving performance specifications of internal combustion engine dedicated to plug-in hybrid electric vehicles based on coupled optimization methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benzaoui</w:t>
+                <w:t xml:space="preserve">Hellal Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (10), pp.284-289. </w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.014233122110296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01423312211029692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465526v1</w:t>
+                <w:t xml:space="preserve">hal-03465521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving performance specifications of internal combustion engine dedicated to plug-in hybrid electric vehicles based on coupled optimization methodology</w:t>
+                <w:t xml:space="preserve">Total Cost of Ownership Optimization of a plug-in Hybrid Electric Truck Operating on a Regional Haul Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellal Benzaoui</w:t>
+                <w:t xml:space="preserve">H. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.014233122110296. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (10), pp.284-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01423312211029692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465521v1</w:t>
+                <w:t xml:space="preserve">hal-03465526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t>
               </w:r>
@@ -1754,655 +1754,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropneumatic Cylinder Backstepping Position Controller Design With Real-Time Closed-Loop Stiffness and Damping Tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-driving: Potential fuel economy for post-manufactured hybrid vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Abry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2460692⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp. 321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEHV.2016.080730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873411v1</w:t>
+                <w:t xml:space="preserve">hal-01428842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-driving: Potential fuel economy for post-manufactured hybrid vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Electropneumatic Cylinder Backstepping Position Controller Design With Real-Time Closed-Loop Stiffness and Damping Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicitas Mensing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+                <w:t xml:space="preserve">Christophe Ducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (4), pp. 321-334. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.541 - 552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEHV.2016.080730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2460692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428842v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds number–dependent mass flow rate calculation for pneumatic pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Gains Differentiator for Hydraulic System Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Chabane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959651814567913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (4), pp.DS-13-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4029271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873457v1</w:t>
+                <w:t xml:space="preserve">hal-01153973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piston position estimation for an electro-pneumatic actuator at standstill</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Reynolds number–dependent mass flow rate calculation for pneumatic pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (5), pp.419 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651814567913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256427v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Gains Differentiator for Hydraulic System Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+                <w:t xml:space="preserve">Piston position estimation for an electro-pneumatic actuator at standstill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (4), pp.DS-13-1027. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (8), pp.176-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4029271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153973v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Supercapacitor Ageing Model on Optimal Sizing and Control of a HEV using Combinatorial Optimization</w:t>
               </w:r>
@@ -2499,684 +2499,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Performance of DC/DC Converter Used for Transportations Applications. Test of Different Control Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Eco-driving: An economic or ecologic driving style?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">Julien Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (2), </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.110-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09398368.2014.11463882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644313v1</w:t>
+                <w:t xml:space="preserve">hal-00989724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of PEMFC system air group using differential flatness approach: Validation by a dynamic fuel cell system model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
+                <w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.07.043⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 532, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.532.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431715v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Ecodriving. From processing the ideal speed profile to its use during driving activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain-Veste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 532, pp.50-57. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5-6), pp. 397-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.532.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.17.397-418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971482v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-driving: An economic or ecologic driving style?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felicitas Mensing</w:t>
+                <w:t xml:space="preserve">Improvement of the Performance of DC/DC Converter Used for Transportations Applications. Test of Different Control Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ribet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09398368.2014.11463882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989724v1</w:t>
+                <w:t xml:space="preserve">hal-01644313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodriving. From processing the ideal speed profile to its use during driving activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Control of PEMFC system air group using differential flatness approach: Validation by a dynamic fuel cell system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tattegrain-Veste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Desbois-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (5-6), pp. 397-418. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp. 219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.17.397-418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293623v1</w:t>
+                <w:t xml:space="preserve">hal-01431715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory optimization for eco-driving taking into account traffic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,90 +3261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory optimisation for eco-driving - an experimentally verified optimisation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Systems Modelling and Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.295-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3417,64 +3417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kreczanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (2), pp.979 - 987. </w:t>
@@ -3757,290 +3757,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of visual conditions for open-plan offices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Leclercq</w:t>
+                <w:t xml:space="preserve">Pierre Bobillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Arnal</w:t>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Anthierens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Gilliéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.02.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747390v1</w:t>
+                <w:t xml:space="preserve">hal-00582525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of visual conditions for open-plan offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Anthierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2011.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582525v1</w:t>
+                <w:t xml:space="preserve">hal-00747390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidtronic activity</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (1), pp.240-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4329,64 +4329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smart Sensor to Evaluate Visual Comfort of Daylight into Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,351 +4440,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (1), pp.25-46</w:t>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140639v1</w:t>
+                <w:t xml:space="preserve">hal-00140636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium set investigation using bicausality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.127-140</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 12 (2-3), pp.189-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13873950500068732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140636v1</w:t>
+                <w:t xml:space="preserve">hal-00140637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic bond graph modelling of an automotive vehicle</w:t>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling of Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2), pp.95-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13873950500068732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00140637v1</w:t>
+                <w:t xml:space="preserve">hal-00140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System design using an inverse approach Application to the hybrid vehicle powertrain</w:t>
               </w:r>
@@ -4822,51 +4822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (3), pp.269-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4906,51 +4906,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part II: Library composition and illustrative example</w:t>
+                <w:t xml:space="preserve">A planar mechanical library in the AMESim simulation software. Part I: Formulation of dynamics equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
@@ -4959,112 +4959,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (2), pp.95-111</w:t>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140638v1</w:t>
+                <w:t xml:space="preserve">hal-00140639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the process design on the control strategy: application in electropneumatic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,265 +5457,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Speed Control of a Digital Hydraulic Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Darnet</w:t>
+                <w:t xml:space="preserve">Parametric Stability Analysis of Pneumatic Valves Using Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BATH/ASME Symposium on Fluid Power and Motion Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Global Fluid Power Society Ph.D. Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/rp-9788770047975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711831v1</w:t>
+                <w:t xml:space="preserve">hal-04942642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Stability Analysis of Pneumatic Valves Using Convex Optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
+                <w:t xml:space="preserve">Model Predictive Speed Control of a Digital Hydraulic Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Global Fluid Power Society Ph.D. Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BATH/ASME Symposium on Fluid Power and Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bath (UK), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942642v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Based Energy Efficient Power Transmission Design Methodology Applied to a Compact Excavator</w:t>
               </w:r>
@@ -5803,438 +5803,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline Power Management Strategy for Fuel Cell Electric Race Car Sizing Using Bi-Level Optimization Based Methodology</w:t>
+                <w:t xml:space="preserve">Parametric Stability Analysis Using Convex Optimization Applied to Complex Pneumatic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essolizam Planté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delhommais</w:t>
+                <w:t xml:space="preserve">Gabriel de Carvalho Ferreira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gérard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284316⟩</w:t>
+              <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sarasota, Floride, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FPMC2023-111398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456262v1</w:t>
+                <w:t xml:space="preserve">hal-04308307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la commande optimale pour le dimensionnement des systèmes énergétiques embarqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Offline Power Management Strategy for Fuel Cell Electric Race Car Sizing Using Bi-Level Optimization Based Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolizam Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delhommais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique (SAGIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1098-1103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456174v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Stability Analysis Using Convex Optimization Applied to Complex Pneumatic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Adaptation de la commande optimale pour le dimensionnement des systèmes énergétiques embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essolizam Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bristiel</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delhommais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique (SAGIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308307v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Identification of the Full Opening Time of Pneumatic Valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,77 +6307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection Method for Hydraulic Piston Motor Torque Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/BATH 2023 Symposium on Fluid Power and Motion Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sarasota, Floride, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,64 +6411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal components sizing and power management for a fuel cell electric race car using a bi-level strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolizam Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delhommais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,724 +6522,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel de Carvalho</w:t>
+                <w:t xml:space="preserve">Adaptation de la programmation linéaire pour la gestion de puissance sur de longs cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essolizam Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delhommais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Journée annuelles du GDR SEEDS, Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807755v1</w:t>
+                <w:t xml:space="preserve">hal-04456169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la programmation linéaire pour la gestion de puissance sur de longs cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+                <w:t xml:space="preserve">State-of-the-art of Variable Displacement Technologies for Radial Piston Hydraulic Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Darnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelles du GDR SEEDS, Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Bath/ASME Symposium on Fluid Power and Motion Control (FPMC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bath, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FPMC2022-90598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456169v1</w:t>
+                <w:t xml:space="preserve">hal-03807716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of Variable Displacement Technologies for Radial Piston Hydraulic Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Bideaux</w:t>
+                <w:t xml:space="preserve">Large size optimization problem for power management in a fuel cell electric race car using combinatorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essolizam Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delhommais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Bath/ASME Symposium on Fluid Power and Motion Control (FPMC) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FPMC2022-90598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03807716v1</w:t>
+                <w:t xml:space="preserve">cea-03943838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large size optimization problem for power management in a fuel cell electric race car using combinatorial approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Essolizam Plante</w:t>
+                <w:t xml:space="preserve">Pressure Control Based on PWM Command of On-Off Switching Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gerard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bristiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Fluid Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03943838v1</w:t>
+                <w:t xml:space="preserve">hal-03807755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and method to evaluate the evolution of the DC bus voltage in a hybrid system during the preliminary design by optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Essolizam Plante</w:t>
+                <w:t xml:space="preserve">Optimization Based Methodology for Hybrid Electric Vehicle Dedicated Internal Combustion Engine Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Delhommais</w:t>
+                <w:t xml:space="preserve">Michael Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellal Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC - IEEE Conference on Vehicle Power and Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gijon, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">CoDIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.195-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634757v1</w:t>
+                <w:t xml:space="preserve">hal-03465529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Based Methodology for Hybrid Electric Vehicle Dedicated Internal Combustion Engine Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Huin</w:t>
+                <w:t xml:space="preserve">Interest and method to evaluate the evolution of the DC bus voltage in a hybrid system during the preliminary design by optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essolizam Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Di Loreto</w:t>
+                <w:t xml:space="preserve">Mylene Delhommais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hellal Benzaoui</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.195-200, </w:t>
+              <w:t xml:space="preserve">VPPC - IEEE Conference on Vehicle Power and Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gijon, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465529v1</w:t>
+                <w:t xml:space="preserve">hal-03634757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale asymmetries of a turbulent wake: insights and closed- loop control for drag reduction</w:t>
               </w:r>
@@ -7461,442 +7461,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop active reduction of aerodynamic drag on a bluff Ahmed body based on extremum seeking technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mariette</w:t>
+                <w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow separation control : GDR2502 "Contrôle Des Décollements"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Fluid Power Conference (IFK 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Dresde, Germany. pp.221-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25368/2020.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002158v1</w:t>
+                <w:t xml:space="preserve">hal-03634748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t>
+                <w:t xml:space="preserve">Wake symmetrization of a bluff Ahmed body based on sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahereh Vaezi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">K Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fluid Power Conference (IFK 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25368/2020.30⟩</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (Virtual congress), Germany. pp.7746-7751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634748v1</w:t>
+                <w:t xml:space="preserve">hal-02985576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake symmetrization of a bluff Ahmed body based on sliding mode control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Mariette</w:t>
+                <w:t xml:space="preserve">Closed-loop active reduction of aerodynamic drag on a bluff Ahmed body based on extremum seeking technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow separation control : GDR2502 "Contrôle Des Décollements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, La rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02985576v1</w:t>
+                <w:t xml:space="preserve">hal-03002158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non linéaire de suivi de trajectoire d'effort pour un actionneur électro hydrostatique soumis à des perturbations de mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahereh Vaezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,273 +7954,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel Cell Management System: PEMFC Lifetime Optimization by Model Based Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forcing three-dimensional large-scale flow asymmetries in the wake of blunt body : wake equilibrium and drag reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Third international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873359v1</w:t>
+                <w:t xml:space="preserve">hal-02405608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forcing three-dimensional large-scale flow asymmetries in the wake of blunt body : wake equilibrium and drag reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuel Cell Management System: PEMFC Lifetime Optimization by Model Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Piffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference in numerical and experimental aerodynamics of road vehicles and trains (Aerovehicles 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">AiMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405608v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Style Modelling for Eco-driving Applications</w:t>
               </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setareh Javanmardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,403 +8334,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on trajectory optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Setareh Javanmardi</w:t>
+                <w:t xml:space="preserve">Combined Kinetic and Potential Energy Recovery Solution Applied to a Reach Stacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schaep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Dehoux</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florianópolis, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/fpni2016-1509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352875v1</w:t>
+                <w:t xml:space="preserve">hal-01863694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Kinetic and Potential Energy Recovery Solution Applied to a Reach Stacker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">A Complete Model of a Two Degree of Freedom Platform Actuated by Three Pneumatic Muscles Elaborated for Control Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bou Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florianópolis, Brazil. </w:t>
+              <w:t xml:space="preserve">BATH/ASME 2016 Symposium on Fluid Power and Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bath, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/fpni2016-1509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FPMC2016-1706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863694v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Model of a Two Degree of Freedom Platform Actuated by Three Pneumatic Muscles Elaborated for Control Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bou Saba</w:t>
+                <w:t xml:space="preserve">Parametric study on trajectory optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setareh Javanmardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nicouleau Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BATH/ASME 2016 Symposium on Fluid Power and Motion Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400091v1</w:t>
+                <w:t xml:space="preserve">hal-01352875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: a Comparison of Advanced Control Strategies</w:t>
               </w:r>
@@ -8805,304 +8805,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873467v1</w:t>
+                <w:t xml:space="preserve">hal-01873447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-thermal sizing of supercapacitor stack for an electrical bus: Bond graph approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte Carlo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873447v1</w:t>
+                <w:t xml:space="preserve">hal-01873467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-driving: from the calculation of the ideal speed profile to its use during driving activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,390 +9147,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873439v1</w:t>
+                <w:t xml:space="preserve">hal-02163478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact analysis of the electrified auxiliary system on HEV/PHEV energy efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
+                <w:t xml:space="preserve">Improving Energy Efficiency of a Reach Stacker Using a Potential Energy Recovery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schaep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">SICFP15 Scandinavian International Conference on Fluid Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163478v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Energy Efficiency of a Reach Stacker Using a Potential Energy Recovery System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICFP15 Scandinavian International Conference on Fluid Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399021v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control by state observer of PEMFC anodic purges in dead-end operating mode</w:t>
               </w:r>
@@ -9640,1113 +9640,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: Evaluating the Maximum Gain of Implementing an Advanced Control Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+                <w:t xml:space="preserve">Tessa Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPNI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t>
+              <w:t xml:space="preserve">CVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rosemont, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2014-01-2341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381380v1</w:t>
+                <w:t xml:space="preserve">hal-01873484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Eco-conduite des véhicules : du calcul de la trajectoire idéale à son utilisation lors de l'activité de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381335v1</w:t>
+                <w:t xml:space="preserve">hal-01065155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: An Application of Linear Control Strategy (MIMO and SISO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+                <w:t xml:space="preserve">Optimal sizing of an energy storage system for a hybrid vehicle applied to an off-road application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Mechanical Engineering Congress and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2014-39534⟩</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.775 - 780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153976v1</w:t>
+                <w:t xml:space="preserve">hal-01075201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: Evaluating the Maximum Gain of Implementing an Advanced Control Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
+                <w:t xml:space="preserve">Game theoretic approach for electrified auxiliary management in high voltage network of HEV/PHEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Duc Nguyen</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2014-01-2341⟩</w:t>
+              <w:t xml:space="preserve">IEVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEVC.2014.7056089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873484v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conduite des véhicules : du calcul de la trajectoire idéale à son utilisation lors de l'activité de conduite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+                <w:t xml:space="preserve">Bond Graph Modelling and Energy Flow Analysis of a Reach Stacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schaep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. pp. V001T04A003; 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FPNI2014-7833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065155v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic approach for electrified auxiliary management in high voltage network of HEV/PHEV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: An Application of Linear Control Strategy (MIMO and SISO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Sermeno Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEVC.2014.7056089⟩</w:t>
+              <w:t xml:space="preserve">2014 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada. IMECE2014-39534, pp. V08AT10A085, 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2014-39534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873476v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of an energy storage system for a hybrid vehicle applied to an off-road application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Air Jets for Sorting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878173⟩</w:t>
+              <w:t xml:space="preserve">FPNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lappeenranta, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FPNI2014-7829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075201v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Modelling and Energy Flow Analysis of a Reach Stacker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">STUDY OF UNSTATIONARY PULSED AIR JETS FOR SORTING OPERATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPNI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th JFPS International Symposium on Fluid Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Matsue, Japan. pp.181-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FPNI2014-7833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399015v1</w:t>
+                <w:t xml:space="preserve">hal-01381335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des gains de réglage d'une commande par Backstepping sur les performances d'un système électropneumatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Brusq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS-JNMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153977v1</w:t>
+                <w:t xml:space="preserve">hal-02163487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear position control of a pneumatic actuator with closed-loop stiffness and damping tuning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence des gains de réglage d'une commande par Backstepping sur les performances d'un système électropneumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,324 +10758,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDMACS-JNMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987090v1</w:t>
+                <w:t xml:space="preserve">hal-01153977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatness control strategy for the air subsystem of a hydrogen fuel cell system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
+                <w:t xml:space="preserve">Non-linear position control of a pneumatic actuator with closed-loop stiffness and damping tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asian Control Conference (ASCC) 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASCC.2013.6606374⟩</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.1089 - 1094, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030637v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Dedicated to an Electrified Auxiliary in HEV/PHEV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khoa Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Flatness control strategy for the air subsystem of a hydrogen fuel cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Desbois-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Asian Control Conference (ASCC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2013.6606374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163487v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of feedback linearization and flatness control for anti-slip regulation (ASR) of an hybrid vehicle: From theory to experimental results</w:t>
               </w:r>
@@ -11172,1298 +11172,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Electric System for an Hydrogen Fuel Cell Vehicle and its Energy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
+                <w:t xml:space="preserve">Trajectory Optimization of Electric Vehicles for Eco-Driving Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicitas Mensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EEVC 2012, European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bruxelles, Belgium. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805801v1</w:t>
+                <w:t xml:space="preserve">hal-01347950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Skid Regulation (ASR) of an Electric Vehicle Using Flatness Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chapuis</w:t>
+                <w:t xml:space="preserve">Différentiateur Modes Glissants à Gains Dynamiques : Application à La Commande D'un Actionneur Hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThAM2T6.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990712v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle trajectory optimization for hybrid vehicles taking into account battery state-of-charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Séoul, South Korea. pp.950 - 955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2012.6422774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Optimization of Electric Vehicles for Eco-Driving Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Anti-Skid Regulation (ASR) of an Electric Vehicle Using Flatness Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEVC 2012, European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bruxelles, Belgium. 8 p</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347950v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentiateur Modes Glissants à Gains Dynamiques : Application à La Commande D'un Actionneur Hydraulique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+                <w:t xml:space="preserve">Contrôle de L'anti-patinage d'un véhicule électrique par retour linéarisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThAM2T6.2</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThPM3T7.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799203v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de L'anti-patinage d'un véhicule électrique par retour linéarisant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Energy management strategy for hybrid fuel cell vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Desbois-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThPM3T7.1</w:t>
+              <w:t xml:space="preserve">ICCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Jeju Island, South Korea. pp.485 - 490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799206v1</w:t>
+                <w:t xml:space="preserve">hal-00805802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategy for hybrid fuel cell vehicle</w:t>
+                <w:t xml:space="preserve">Hybrid Electric System for an Hydrogen Fuel Cell Vehicle and its Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Desbois-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2012-01-1226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805802v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Higher Order Sliding Modes for Two-Dimensional Derivative Estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Bond Graph model of the intermediate block in a hydraulic control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaozhong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.3063-3071, </w:t>
+              <w:t xml:space="preserve">FPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Pékin, China. pp.492 - 497, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FPM.2011.6045815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747380v1</w:t>
+                <w:t xml:space="preserve">hal-00742553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of glare from daylight in the control of the luminous atmosphere in buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Anthierens</w:t>
+                <w:t xml:space="preserve">Adaptive Higher Order Sliding Modes for Two-Dimensional Derivative Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.1070 - 1075, </w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.3063-3071, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742575v1</w:t>
+                <w:t xml:space="preserve">hal-00747380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle coopératif des actionneurs de confort optique pour la régulation de l’ambiance lumineuse dans une pièce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Consideration of glare from daylight in the control of the luminous atmosphere in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La révolution énergétique des bâtiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.1070 - 1075, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723839v1</w:t>
+                <w:t xml:space="preserve">hal-00742575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control analysis of an electropneumatic actuator with full convection model: toward minimum energy actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle coopératif des actionneurs de confort optique pour la régulation de l’ambiance lumineuse dans une pièce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouchira Abidi</w:t>
+                <w:t xml:space="preserve">Pierrick Der Arslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Okinawa, Japan. pp.2A2-4</w:t>
+              <w:t xml:space="preserve">La révolution énergétique des bâtiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gif-Sur-Yvette, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814316v1</w:t>
+                <w:t xml:space="preserve">hal-01723839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle trajectory optimization for application in ECO-driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicitas Mensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12517,364 +12513,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph model of the intermediate block in a hydraulic control system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaozhong Xu</w:t>
+                <w:t xml:space="preserve">Control analysis of an electropneumatic actuator with full convection model: toward minimum energy actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouchira Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Okinawa, Japan. pp.2A2-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742553v1</w:t>
+                <w:t xml:space="preserve">hal-00814316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire en position d'un servo-vérin hydraulique via la technique de Backstepping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Sizing of supercapacitors stack: Application to the braking energy recovery of electrical bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kreczanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-A2</w:t>
+              <w:t xml:space="preserve">ESSCAP'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ES10-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734168v1</w:t>
+                <w:t xml:space="preserve">hal-00799800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of supercapacitors stack: Application to the braking energy recovery of electrical bus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+                <w:t xml:space="preserve">Suivi de trajectoire en position d'un servo-vérin hydraulique via la technique de Backstepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCAP'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ES10-37</w:t>
+              <w:t xml:space="preserve">CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-A2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799800v1</w:t>
+                <w:t xml:space="preserve">hal-00734168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Mechanical Model of Electro-Hydraulic Servovalve Based on Bond Graph</w:t>
               </w:r>
@@ -12994,64 +12994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Component Characterization: Use of Measured Stagnation Pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13083,1539 +13083,1539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'intégration de modèles sur plateforme HIL. Application à un modèle de boîte de vitesses à des fins de validation d'un calculateur de transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Renard</w:t>
+                <w:t xml:space="preserve">Nonlinear adaptive robust control of Electro-Hydraulic servo-actuator with some unknown parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JN-JD-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t>
+              <w:t xml:space="preserve">11th Scandinavian International Conference on Fluid Power, SICFP'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Linköping, Sweden. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399368v1</w:t>
+                <w:t xml:space="preserve">hal-00375313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD parametrization for macroscopic model parameters calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Azdasher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear adaptive robust control of Electro-Hydraulic servo-actuator with some unknown parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Sidhom</w:t>
+                <w:t xml:space="preserve">Sliding mode control of boost converter: Application to energy storage system via supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Scandinavian International Conference on Fluid Power, SICFP'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Linköping, Sweden. pp.CD</w:t>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375313v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control of boost converter: Application to energy storage system via supercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">HIL Validation of embedded software. Application on hybrid industrial vehicle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.électronique</w:t>
+              <w:t xml:space="preserve">ETTAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475770v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIL Validation of embedded software. Application on hybrid industrial vehicle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Démarche d'intégration de modèles sur plateforme HIL. Application à un modèle de boîte de vitesses à des fins de validation d'un calculateur de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lager</w:t>
+                <w:t xml:space="preserve">Sébastien Ruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETTAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.CD</w:t>
+              <w:t xml:space="preserve">JN-JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375309v1</w:t>
+                <w:t xml:space="preserve">hal-00399368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Nonlinear control of electropneumatic system with a new test bench for aeronautics application: simulation and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nicosie, Cyprus. pp.457-463</w:t>
+              <w:t xml:space="preserve">LMS Conferences europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374603v1</w:t>
+                <w:t xml:space="preserve">hal-00340305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal model of a tank for simulation and mass flow rate characterization purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">On the role of essential orders on feedback decoupling and model inversion : bond graph approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">ECMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nicosie, Cyprus. pp.457-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375825v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of flow behaviour and characteristics of pneumatic components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gautier</w:t>
+                <w:t xml:space="preserve">Control of optic comfort in an experimental room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">MECATRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375832v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties of Inverse Models Represented by Bond Graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
+                <w:t xml:space="preserve">Issue on junction structure causality for boundary energy flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Fotsu Ngwompo</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MECATRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375777v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the macroscopic parameters of a family of pneumatic components using local parameterization of CFD solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Azdasher</w:t>
+                <w:t xml:space="preserve">Thermal model of a tank for simulation and mass flow rate characterization purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">JFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375899v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of optic comfort in an experimental room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Anthierens</w:t>
+                <w:t xml:space="preserve">Analysis of flow behaviour and characteristics of pneumatic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Le Grand Bornand, France</w:t>
+              <w:t xml:space="preserve">JFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375896v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issue on junction structure causality for boundary energy flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Eberard</w:t>
+                <w:t xml:space="preserve">Structural Properties of Inverse Models Represented by Bond Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">Roger Fotsu Ngwompo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375766v1</w:t>
+                <w:t xml:space="preserve">hal-00375777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of electropneumatic system with a new test bench for aeronautics application: simulation and experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+                <w:t xml:space="preserve">Computing the macroscopic parameters of a family of pneumatic components using local parameterization of CFD solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Azdasher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMS Conferences europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">IFK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340305v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Visual Comfort Sensor for Daylighting Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Anthierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14839,51 +14839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14915,972 +14915,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation method for determining the flow-rate characteristics of a group of pneumatic components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Experimental Procedure on the Resulting Mass Flow Rate Characteristic of a Single Pneumatic Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC HP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Wroclaw, Poland. pp.409-419</w:t>
+              <w:t xml:space="preserve">SICFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375518v1</w:t>
+                <w:t xml:space="preserve">hal-00375542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Design and Sizing of a Two-links Flexible Manipulator Using Inverse Bond Graph Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">ICBGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411224v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Experimental Procedure on the Resulting Mass Flow Rate Characteristic of a Single Pneumatic Component</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">SIA - APE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375542v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Sizing of a Two-links Flexible Manipulator Using Inverse Bond Graph Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
+                <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2007, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375527v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Renard</w:t>
+                <w:t xml:space="preserve">A proposal to compare electro-pneumatic continuous control valves : required main characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA - APE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">FPMC (Symposium on Power Transmission and Motion Control)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373596v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond graph representation of an optimal control problem for output error minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation bond graph d'un problème de commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Chereji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2007 : 2ièmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374349v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal to compare electro-pneumatic continuous control valves : required main characteristics</w:t>
+                <w:t xml:space="preserve">Calculation method for determining the flow-rate characteristics of a group of pneumatic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosario de Giorgi</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPMC (Symposium on Power Transmission and Motion Control)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISTC HP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Wroclaw, Poland. pp.409-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380648v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force control at low cost in pneumatic field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+                <w:t xml:space="preserve">Design of an actuating system using Inverse bond graph methodology: Application of FEM to a tow-links flexible manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+                <w:t xml:space="preserve">Michel Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.4442 - 4447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399330v1</w:t>
+                <w:t xml:space="preserve">hal-00413793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic thermal model of a discharging process of a pneumatic chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15925,144 +15921,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an actuating system using Inverse bond graph methodology: Application of FEM to a tow-links flexible manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
+                <w:t xml:space="preserve">Force control at low cost in pneumatic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Scavarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE IECON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bath, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413793v1</w:t>
+                <w:t xml:space="preserve">hal-00399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t>
               </w:r>
@@ -16087,51 +16087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16182,51 +16182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechafik Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16281,51 +16281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model of a brake chamber deduced from experimental characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16519,51 +16519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards coupling computational fluid dynamics with system dynamic simulation softwares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16601,51 +16601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using inverse models for determining orifices mass flow rate characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16735,51 +16735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17210,51 +17210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate tracking control of an electropneumatic actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17458,64 +17458,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17757,51 +17757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sundarapandian Vaidyanathan; Christos Volos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications in Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 635, Springer, pp.575-594, 2016, Studies in Computational Intelligence, 978-3-319-30169-3. </w:t>
@@ -18104,51 +18104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Piffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18186,289 +18186,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrovanne miniature rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+                <w:t xml:space="preserve">Contrôle du couple appliqué aux roues motrices d'un véhicule électrique lors d'un freinage récupératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3019615 (A1) - EP2927547 (A1) - ES2648294 (T3) -. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1362660. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381698v1</w:t>
+                <w:t xml:space="preserve">hal-00971488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du couple appliqué aux roues motrices d'un véhicule électrique lors d'un freinage récupératif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Electrovanne miniature rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR1362660. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3019615 (A1) - EP2927547 (A1) - ES2648294 (T3) -. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971488v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de gestion du glissement d'une roue motrice d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18551,64 +18551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Naiff da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Desbois-Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2993226 (A1). 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18639,51 +18639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'élaboration en temps réel de consigne de couple et véhicule équipé de ce dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18817,51 +18817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9B05499"/>
+    <w:nsid w:val="8E732C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18965,51 +18965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DB3BCA0"/>
+    <w:nsid w:val="0D6A7340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19113,51 +19113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05CDFAF6"/>
+    <w:nsid w:val="5AD91F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19261,51 +19261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4769C2FC"/>
+    <w:nsid w:val="17F06C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19501,51 +19501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bideaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3261-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10355694X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04902882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mettali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.134522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211029692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Javanmardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau-Bourles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.13.02.381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03772063.2017.1364673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas Mensing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2016.080730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chabane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wartelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814567913" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desbois-Renaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.07.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.10.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0GK31Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain-Veste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.397-418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2012.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0ZSB72-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVSMT.2013.057524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozhong Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jmea.20120206.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arnal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Anthierens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.02.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKBH3C1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2009.10780968" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Flambard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802438672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00030-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tardy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gostomski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Fonseca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-163797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Darnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plant&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lejeune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-110491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228161" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2022-90598" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03943838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Delhommais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699323" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263821" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Haffner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mariette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin Xavier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Michael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaoui Hellal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mariette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1531" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haffner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2233" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau Bourles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163498v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morgan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Morgan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2014-39534" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873484v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2341" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153977v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669357" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2013.6606374" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669127" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-1226" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805674v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422774" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347950v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747380v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03183" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027070" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Der Arslanian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Abidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742587v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6042993" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPM.2011.6045815" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruzza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azdasher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375309v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lager" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375825v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario de Giorgi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobbi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375832v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fotsu Ngwompo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2290" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375766v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375838v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375518v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lecerf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375542v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375527v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413793v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verg&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347364" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.2005.771" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morillo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066845v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066838v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873427v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chihi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30169-3_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812271v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971488v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973923v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971485v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bideaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3261-9265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10355694X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04902882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Leoncini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mettali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.134522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bristiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/ijfp1439-9776.2522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bristiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellal Benzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211029692" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon da Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.03.057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Naiff da Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08613.0025ecst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Javanmardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau-Bourles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.13.02.381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03772063.2017.1364673" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas Mensing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2016.080730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chabane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wartelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651814567913" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.10.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V0GK31Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Duc Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Brusq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.532.50" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain-Veste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.397-418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2014.11463882" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desbois-Renaudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.07.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2012.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0ZSB72-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVSMT.2013.057524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2158769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozhong Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.jmea.20120206.09" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Anthierens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2011.02.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKBH3C1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2009.10780968" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.04.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Flambard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802438672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mechin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873950500068732" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laffite" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.269-290" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WMPWTMQK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00030-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Thura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tardy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gostomski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Fonseca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-163797" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770047975" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Darnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brunel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Carvalho Ferreira Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111398" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plant&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delhommais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284316" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lejeune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-110491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2023-111492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228161" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2022-90598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03943838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essolizam Plante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968626" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Di Loreto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634757v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Delhommais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699323" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Haffner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mariette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huin Xavier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Loreto Michael" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaoui Hellal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mariette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1531" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haffner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2233" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schaep" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fpni2016-1509" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicouleau Bourles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163498v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morgan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112988" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355771v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Morgan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2341" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2014.7056089" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399015v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7833" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2014-39534" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPNI2014-7829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381335v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669357" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2013.6606374" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669127" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422774" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799206v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805802v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805801v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-1226" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPM.2011.6045815" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03183" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Der Arslanian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742587v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2011.6042993" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Abidi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734168v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azdasher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475770v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lager" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruzza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340305v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374603v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375825v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario de Giorgi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kobbi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375832v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fotsu Ngwompo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2290" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375838v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374685v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375542v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375527v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechafik Derkaoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374349v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Chereji" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380648v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lecerf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413793v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verg&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347364" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084727v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.2005.771" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morillo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066845v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066838v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084452v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martin de Argenta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084282v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066808v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084245v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dauphin-Tanguy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873427v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chihi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30169-3_25" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812271v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065520v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971488v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vandamme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973923v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971485v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>