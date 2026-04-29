--- v0 (2026-04-01)
+++ v1 (2026-04-29)
@@ -329,464 +329,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble dissociatif de l’identité en 2021 : stigmates d’un trouble dissociatif et d’une suspicion centenaire</w:t>
+                <w:t xml:space="preserve">Nouveau regard sur les colères du jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (294), pp.25-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2021.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218617v1</w:t>
+                <w:t xml:space="preserve">hal-04218610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche bienveillante de la colère émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (298), pp.26-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2021.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur les colères du jeune enfant</w:t>
+                <w:t xml:space="preserve">Trouble dissociatif de l’identité en 2021 : stigmates d’un trouble dissociatif et d’une suspicion centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (9), pp.785-788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.melaen.2021.03.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04218610v1</w:t>
+                <w:t xml:space="preserve">hal-04218617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dolto n’est pas Matzneff : confusion entre débat de société et questionnement épistémologique</w:t>
+                <w:t xml:space="preserve">Répression des pleurs comme traumatismes relationnels précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.100154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100154⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.100139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218624v1</w:t>
+                <w:t xml:space="preserve">hal-04218621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répression des pleurs comme traumatismes relationnels précoces</w:t>
+                <w:t xml:space="preserve">Françoise Dolto n’est pas Matzneff : confusion entre débat de société et questionnement épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.100139. </w:t>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.100154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218621v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et limites de l’Intégration du Cycle de la Vie (Lifespan Integration) auprès d’adultes victimes du Syndrome de Munchausen Par Procuration pendant leur enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (3), pp.625-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1303,51 +1303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D54DB55"/>
+    <w:nsid w:val="DA0685D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1534,51 +1534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-binet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5985-821X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Binet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.10.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2022.01.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.07.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.03.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.09.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2014.07.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carluer," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Sar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03215135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-binet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5985-821X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Binet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.10.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2022.01.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.03.022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.07.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.09.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2014.07.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carluer," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Sar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03215135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>