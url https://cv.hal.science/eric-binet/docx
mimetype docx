--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -160,226 +160,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’enfant dans la gestion de sa colère</w:t>
+                <w:t xml:space="preserve">La méthode Dunstan, une nouvelle croyance populaire pour reconnaître les pleurs des bébés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (301), pp.24-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.melaen.2021.10.023⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (304), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2022.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218605v1</w:t>
+                <w:t xml:space="preserve">hal-04218602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode Dunstan, une nouvelle croyance populaire pour reconnaître les pleurs des bébés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner l’enfant dans la gestion de sa colère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (304), pp.23-26. </w:t>
+              <w:t xml:space="preserve">, 2022, 28 (301), pp.24-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.melaen.2022.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.melaen.2021.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218602v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau regard sur les colères du jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (294), pp.25-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -413,51 +413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche bienveillante de la colère émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (298), pp.26-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dissociatif de l’identité en 2021 : stigmates d’un trouble dissociatif et d’une suspicion centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97 (9), pp.785-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -560,51 +560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répression des pleurs comme traumatismes relationnels précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (2), pp.100139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dolto n’est pas Matzneff : confusion entre débat de société et questionnement épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et limites de l’Intégration du Cycle de la Vie (Lifespan Integration) auprès d’adultes victimes du Syndrome de Munchausen Par Procuration pendant leur enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -820,51 +820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pleurs de la petite enfance : une question d’attachement ? Éclairages théoriques (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (212-213), pp.31-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedat Sar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2022, 978-2-10-082810-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1048,51 +1048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le présent au secours du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Satas, 2017, 978-2-87293-180-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1142,51 +1142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie du trauma et syndrome de Münchhausen par procuration : de la notion de clivage à celle de dissociation, de l’approche psychanalytique aux psychothérapies EMDR et ICV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LORR0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1303,51 +1303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA0685D6"/>
+    <w:nsid w:val="BE794D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1534,51 +1534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-binet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5985-821X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Binet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.10.023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2022.01.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.03.022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.07.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.09.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2014.07.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carluer," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Sar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03215135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-binet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5985-821X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218602v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2022.01.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.10.023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.03.022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2021.07.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.09.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218612v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.melaen.2014.07.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carluer," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Sar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03215135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>