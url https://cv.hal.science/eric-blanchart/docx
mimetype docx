--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -329,3588 +329,3588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms enhance the performance of organic amendments in improving rice growth and nutrition in poor ferralsols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple nutrient limitation of the soil micro-food web in a tropical grassland revealed by nutrient-omission fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trap</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Herinasandratra</w:t>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Razafimbelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109477⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.105376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688070v1</w:t>
+                <w:t xml:space="preserve">hal-04565348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action en partenariat et ressources végétales mobilisables pour la production de lombricompost dans les Hautes Terres de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rovanirina Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovanirina Rakotobe</w:t>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Nasandratra Ravonjiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo Andriamifidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (3), pp.131 - 146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/1780-4507.20867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple nutrient limitation of the soil micro-food web in a tropical grassland revealed by nutrient-omission fertilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Soil organic carbon content and stock in Martinique – relations to near infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard G Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+                <w:t xml:space="preserve">Corinne Venkatapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105376⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (1), pp.e13453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04565348v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon content and stock in Martinique – relations to near infrared spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cambou</w:t>
+                <w:t xml:space="preserve">Optimizing soil and plant functions: combinatory design of fertilizing resources assemblage for rainfed rice in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Rahajaharilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13453⟩</w:t>
+              <w:t xml:space="preserve">Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0014479724000103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04479321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing soil and plant functions: combinatory design of fertilizing resources assemblage for rainfed rice in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0014479724000103⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04688053v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity and ecological intensification for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Pulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 503, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-024-06961-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworms enhance the performance of organic amendments in improving rice growth and nutrition in poor ferralsols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fourat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">J. Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
+                <w:t xml:space="preserve">V. Herinasandratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J Darias</w:t>
+                <w:t xml:space="preserve">T. Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000117. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.109477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Soil Nematodes to Combined Bio-Organo-Mineral Fertilizers on Upland Rice Cropping in the Highlands of Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
+                <w:t xml:space="preserve">Intensifying the soil ecological functions for sustainable agriculture: Acting with stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Zoological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12595-023-00470-9⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crsust.2023.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039178v1</w:t>
+                <w:t xml:space="preserve">hal-04347174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et quantification des apports de fertilisants dans les Hautes Terres de l’Itasy : pratiques habituelles et innovantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of the tropical endogeic earthworm Pontoscolex corethrurus on the horizontal dispersal of soil nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Agroécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.103534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688127v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying the soil ecological functions for sustainable agriculture: Acting with stakeholders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.75-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347174v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the tropical endogeic earthworm Pontoscolex corethrurus on the horizontal dispersal of soil nematodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion et quantification des apports de fertilisants dans les Hautes Terres de l’Itasy : pratiques habituelles et innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nasandratra Ravonjiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianantenaina Hilaire Damase Razafimahafaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de l'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.25-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567717v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981787v1</w:t>
+                <w:t xml:space="preserve">hal-04281605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Apport de fertilisants sur les Hautes Terres Malagasy : quantification des unités de mesures paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasandratra Ravonjiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianantenaina Hilaire Damase Razafimahafaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de l'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.18-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281605v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de fertilisants sur les Hautes Terres Malagasy : quantification des unités de mesures paysannes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+                <w:t xml:space="preserve">Does a decade of soil organic fertilization promote copper and zinc bioavailability to an epi-endogeic earthworm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Agroécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.17472-17486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-23404-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688161v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a decade of soil organic fertilization promote copper and zinc bioavailability to an epi-endogeic earthworm?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+                <w:t xml:space="preserve">Responses of Soil Nematodes to Combined Bio-Organo-Mineral Fertilizers on Upland Rice Cropping in the Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.17472-17486. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Zoological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of the Zoological Society, 76, pp.224-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-23404-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12595-023-00470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980512v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific effects of tree species on soil carbon sequestration in a rice-tree association mesocosm experiment: Evidence from natural 13C abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priorities for soil research and sustainable management in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Rondrotsifantenana Rasoarinaivo</w:t>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tantely Maminiaina Razafimbelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Thierry Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100485⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.e00518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659443v1</w:t>
+                <w:t xml:space="preserve">hal-03980551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macroinvertebrate communities: A world‐wide assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical and biochemical quality of organic and/ or mineral fertilization resources - A dataset from the Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13492⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03714724v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biochemical quality of organic and/ or mineral fertilization resources - A dataset from the Highlands of Madagascar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil macroinvertebrate communities: A world‐wide assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108458⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03952497v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for soil research and sustainable management in Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980551v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
+                <w:t xml:space="preserve">Organic inputs in agroforestry systems improve soil organic carbon storage in Itasy, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narindra Rakotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Rasoarinaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01863-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744198v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic inputs in agroforestry systems improve soil organic carbon storage in Itasy, Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific effects of tree species on soil carbon sequestration in a rice-tree association mesocosm experiment: Evidence from natural 13C abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Rondrotsifantenana Rasoarinaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narindra Rakotovao</w:t>
+                <w:t xml:space="preserve">Tantely Maminiaina Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Rasoarinaivo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.100485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01863-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539424v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing plant diversity promotes ecosystem functions in rainfed rice based short rotations in Malagasy highlands</w:t>
+                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ripoche</w:t>
+                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Autfray</w:t>
+                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rabary</w:t>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Randriamanantsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Joanne M. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107576⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346090v1</w:t>
+                <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the global impact of agricultural practices on soil nematodes: A meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+                <w:t xml:space="preserve">Does rice breeding affect the ability of plants to interact with earthworms in nutrient-depleted Ferralsols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">M. Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Plassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">K. Vom Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161, pp.108383. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342422v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does rice breeding affect the ability of plants to interact with earthworms in nutrient-depleted Ferralsols?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+                <w:t xml:space="preserve">Agricultural Practices Modulate the Beneficial Activity of Bacterial-Feeding Nematodes for Plant Growth and Nutrition: Evidence from an Original Intact Soil Core Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Razafimbelo</w:t>
+                <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Vom Brocke</w:t>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.7181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13137181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259287v1</w:t>
+                <w:t xml:space="preserve">hal-03296146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Practices Modulate the Beneficial Activity of Bacterial-Feeding Nematodes for Plant Growth and Nutrition: Evidence from an Original Intact Soil Core Technique</w:t>
+                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on rice P nutrition and plant-available soil P in a tropical Ferralsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13137181⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.103867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296146v1</w:t>
+                <w:t xml:space="preserve">hal-03152409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the global impact of agricultural practices on soil nematodes: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.108383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03233434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on rice P nutrition and plant-available soil P in a tropical Ferralsol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Increasing plant diversity promotes ecosystem functions in rainfed rice based short rotations in Malagasy highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Randriamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 160, pp.103867. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320, pp.107576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152409v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm Inoculation Improves Upland Rice Crop Yield and Other Agrosystem Services in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabenarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.60. </w:t>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Vain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanto Razanamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4210,243 +4210,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen supply reduces the earthworm-silicon control on rice blast disease in a Ferralsol</w:t>
+                <w:t xml:space="preserve">Intensifier les fonctions écologiques du sol pour fournir durablement des services écosystémiques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.121-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627774v1</w:t>
+                <w:t xml:space="preserve">hal-02564128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifier les fonctions écologiques du sol pour fournir durablement des services écosystémiques en agriculture</w:t>
+                <w:t xml:space="preserve">Nitrogen supply reduces the earthworm-silicon control on rice blast disease in a Ferralsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raveloson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564128v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exposition sur le sol à Alès (2018-2019) pour les jeunes et le grand public : faire du jeune avec du vieux, de l'imagination et de la passion !</w:t>
               </w:r>
@@ -4557,64 +4557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aggregation, ecosystem engineers and the C cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Spain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,90 +4691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-nutrient limitation of upland rainfed rice in ferralsols: a greenhouse nutrient-omission trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoa Raminoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovohery Rakotoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4825,90 +4825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4953,1223 +4953,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brochure et Jeu de cartes &amp;quot; La vie cachée des sols &amp;quot; : retour d'expérience sur deux outils de sensibilisation du jeune public à la biodiversité des sols</w:t>
+                <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Eglin</w:t>
+                <w:t xml:space="preserve">Helen Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Carlos A Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guellier</w:t>
+                <w:t xml:space="preserve">Marie L C Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arrouays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6464), pp.480-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax4851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639044v1</w:t>
+                <w:t xml:space="preserve">hal-02352980v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm functional groups, residue quality and management impact on upland rice growth and yield : an experimental study in the Madagascar highlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Rainihanjarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Randriamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Agriculture International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, pp.1 - 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/jeai/2019/46965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of earthworm diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Phillips</w:t>
+                <w:t xml:space="preserve">Les sols et notre environnement : une animation diversifiée et interactive sur les services rendus par les sols, dans le cadre de l’Année Internationale des Sols, à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Guerra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">George Brown</w:t>
+                <w:t xml:space="preserve">S. Raharrijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Communiquer et sensibiliser le grand public aux sols, 26 (1), pp.115-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352980v3</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols et notre environnement : une animation diversifiée et interactive sur les services rendus par les sols, dans le cadre de l’Année Internationale des Sols, à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New acanthodrilid species from Madagascar (Clitellata, Acanthodrilidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Szederjesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Csuzdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Zoologica Academiae Scientiarum Hungaricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.215 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17109/azh.65.3.215.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329781v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New acanthodrilid species from Madagascar (Clitellata, Acanthodrilidae)</w:t>
+                <w:t xml:space="preserve">Brochure et Jeu de cartes &amp;quot; La vie cachée des sols &amp;quot; : retour d'expérience sur deux outils de sensibilisation du jeune public à la biodiversité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica Academiae Scientiarum Hungaricae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.187-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981845v1</w:t>
+                <w:t xml:space="preserve">hal-03639044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The priming effect generated by stoichiometric decomposition and nutrient mining in cultivated tropical soils: Actors and drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+                <w:t xml:space="preserve">Effects of a bacterivorous nematode on rice 32 P uptake and root architecture in a high P-sorbing ferrallitic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rota Andrea Fanomezana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Christian Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625335v1</w:t>
+                <w:t xml:space="preserve">hal-02626425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a bacterivorous nematode on rice 32 P uptake and root architecture in a high P-sorbing ferrallitic soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">The priming effect generated by stoichiometric decomposition and nutrient mining in cultivated tropical soils: Actors and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rota Andrea Fanomezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02626425v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractancy of bacterivorous nematodes to root-adhering soils differs according to rice cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sester</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605972v1</w:t>
+                <w:t xml:space="preserve">hal-01844363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+                <w:t xml:space="preserve">Attractancy of bacterivorous nematodes to root-adhering soils differs according to rice cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ramanantsoanirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Mathilde Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.128-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844363v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil quality concept as a framework to assess management practices in vulnerable agroecosystems: A case study in Mediterranean vineyards</w:t>
               </w:r>
@@ -6295,1089 +6295,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological importance of soil bacterivores for ecosystem functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bonkowski</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2671-6⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214705v1</w:t>
+                <w:t xml:space="preserve">hal-01173289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/s5ss-1x88⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223555v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+                <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.101-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173289v1</w:t>
+                <w:t xml:space="preserve">hal-02641717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Plant Roots Increase Bacterivorous Nematode Dispersion through Nonuniform Glass-bead Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.296-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268966v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
+                <w:t xml:space="preserve">Ecological importance of soil bacterivores for ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives</w:t>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 398 (1-2), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2671-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641717v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Roots Increase Bacterivorous Nematode Dispersion through Nonuniform Glass-bead Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.115-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/s5ss-1x88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629489v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogeic earthworms modify soil phosphorus, plant growth and interactions in a legume–cereal intercrop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of use-invariant soil properties to assess soil quality of vulnerable ecosystems: The case of Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">E. Lardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gerard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 379, pp.149-160. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2046-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268548v1</w:t>
+                <w:t xml:space="preserve">hal-01268577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of use-invariant soil properties to assess soil quality of vulnerable ecosystems: The case of Mediterranean vineyards</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogeic earthworms modify soil phosphorus, plant growth and interactions in a legume–cereal intercrop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.016⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 379, pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2046-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268577v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of earthworms and termites for the restoration of ecosystem functioning</w:t>
               </w:r>
@@ -7477,252 +7477,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New and little known earthworm species from Central Madagascar (Oligochaeta: Kynotidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Soil fertility concepts over the past two centuries: the importance attributed to soil organic matter in developed and developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattan Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.S3 - S21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2012.693598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268248v1</w:t>
+                <w:t xml:space="preserve">hal-01268370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fertility concepts over the past two centuries: the importance attributed to soil organic matter in developed and developing countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Feller</w:t>
+                <w:t xml:space="preserve">New and little known earthworm species from Central Madagascar (Oligochaeta: Kynotidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Csuzdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3578, pp.36 - 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03650340.2012.693598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268370v1</w:t>
+                <w:t xml:space="preserve">hal-01268248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in carbon stock and greenhouse gas balance in a coffee (Coffea arabica) monoculture versus an agroforestry system with Inga densiflora, in Costa Rica</w:t>
               </w:r>
@@ -7978,282 +7978,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00762374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic viticulture and soil quality: a long-term study in Southern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+                <w:t xml:space="preserve">Le programme GESSOL 2 : impact des pratiques agricoles sur les matières organiques et les fonctions des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.137-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506103v1</w:t>
+                <w:t xml:space="preserve">hal-02642790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme GESSOL 2 : impact des pratiques agricoles sur les matières organiques et les fonctions des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Organic viticulture and soil quality: a long-term study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642790v1</w:t>
+                <w:t xml:space="preserve">hal-01506103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic and inorganic fertilization on soil bacterial and fungal microbial diversity in the Kabete long-term trial, Kenya</w:t>
               </w:r>
@@ -8385,103 +8385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms and Plant Residues Modify Nematodes in Tropical Cropping Soils (Madagascar): A Mesocosm Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8509,617 +8509,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00761996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des sols viticoles: avantages de l'enherbement permanent sur les caractéristiques chimiques et les indicateurs biologiques du sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of P availability by endogeic earthworms (Glossoscolecidae) in ferralsols of the Malagasy Highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Arnal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+                <w:t xml:space="preserve">L. Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Ramiandrisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Randiamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-008-0350-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653584v1</w:t>
+                <w:t xml:space="preserve">hal-02660836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of P availability by endogeic earthworms (Glossoscolecidae) in ferralsols of the Malagasy Highlands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
+                <w:t xml:space="preserve">SWORM: an agent-based model to simulate the effect of earthworms on soil structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01091.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-008-0350-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660836v1</w:t>
+                <w:t xml:space="preserve">hal-03981831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWORM: an agent-based model to simulate the effect of earthworms on soil structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacto do plantio direto com cobertura vegetal nos nematódeos edáficos em experimento de longa duração em Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pesquisa Agropecuária Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (8), pp.949-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-204X2009000800022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01091.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03981831v1</w:t>
+                <w:t xml:space="preserve">cirad-00762145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto do plantio direto com cobertura vegetal nos nematódeos edáficos em experimento de longa duração em Madagascar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La qualité des sols viticoles: avantages de l'enherbement permanent sur les caractéristiques chimiques et les indicateurs biologiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Agropecuária Brasileira</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (22), pp.527-531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00762145v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,103 +9187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terre malgache</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.25-28</w:t>
@@ -9312,103 +9312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nématodes, reflet du fonctionnement biologique des sols en semis direct sous couverture végétale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terre malgache</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.47-50</w:t>
@@ -9431,488 +9431,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00764647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution granulo-densimétrique de la matière organique dans un sol argileux sous semis direct avec couverture végétale des Hautes Terres malgaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm activity affects soil aggregation and organic matter dynamics according to the quality and localization of crop residues -- An experimental study (Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Grandière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barthès</w:t>
+                <w:t xml:space="preserve">Robert Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodovololona Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (8), pp.2119-2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04102819v1</w:t>
+                <w:t xml:space="preserve">cirad-00762200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm activity affects soil aggregation and organic matter dynamics according to the quality and localization of crop residues -- An experimental study (Madagascar)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Oliver</w:t>
+                <w:t xml:space="preserve">Effect of direct seeding mulch-based systems on soil carbon storage and macrofauna in Central Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodovololona Rabary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Siqueira Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos C. Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculturae Conspectus Scientificus (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (1), pp.81-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cirad-00762200v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of direct seeding mulch-based systems on soil carbon storage and macrofauna in Central Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution granulo-densimétrique de la matière organique dans un sol argileux sous semis direct avec couverture végétale des Hautes Terres malgaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Grandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos C. Cerri</w:t>
+                <w:t xml:space="preserve">Joële Louri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculturae Conspectus Scientificus (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72 (1), pp.81-87</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.117-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659862v1</w:t>
+                <w:t xml:space="preserve">ird-04102819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of a legume cover crop (Mucuna pruriens var. utilis) on the communities of soil macrofauna and nematofauna, under maize cultivation, in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viallatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9963,64 +9963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of a legume cover crop (Mucuna pruriens var. utilis) on the communities of soil macrofauna and nematofauna, under maize cultivation, in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viallatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,591 +10185,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de l'occupation des sols en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">C. Venkatapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+                <w:t xml:space="preserve">N.C. Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+                <w:t xml:space="preserve">M. Burac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du PRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681397v1</w:t>
+                <w:t xml:space="preserve">hal-02587517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a legume cover crop (Mucuna pruriens var. utilis) on soil carbon in an Ultisol under maize cultivation in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Azontonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (2), pp.231-239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2004.tb00363.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2004.tb00363.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00175352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'occupation des sols en Martinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stocks de carbone dans les sols pour différents agrosystèmes des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Venkatapen</w:t>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Venkatapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.C. Noronha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Burac</w:t>
+                <w:t xml:space="preserve">Christian Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du PRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4, pp.27-30</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587517v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocks de carbone dans les sols pour différents agrosystèmes des Petites Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Venkatapen</w:t>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Langlais</w:t>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du PRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 4, pp.31-34</w:t>
+              <w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679758v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With Darwin, earthworms turn intelligent and become human friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George G. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10842,51 +10842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Darwin, earthworms and the natural sciences: various lessons from past to future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George G. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10978,432 +10978,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of biological activity (roots, earthworms) in medium-term C dynamics in vertisol under a Digitaria decumbens (Gramineae) pasture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Soil organic carbon sequestration in tropical areas. General considerations and analysis of some edaphic determinants for Lessers Antilles soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 16, pp.11-21</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61, pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673025v1</w:t>
+                <w:t xml:space="preserve">hal-02669787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon sequestration in tropical areas. General considerations and analysis of some edaphic determinants for Lessers Antilles soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Albrecht</w:t>
+                <w:t xml:space="preserve">The role of biological activity (roots, earthworms) in medium-term C dynamics in vertisol under a Digitaria decumbens (Gramineae) pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 61, pp.19-31</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669787v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants biologiques du système poral de vertisols cultivés (Petites Antilles). Conséquences sur la disponibilité de l'eau des sols pour les plantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+                <w:t xml:space="preserve">Déterminants biologiques de l'agrégation dans les vertisols des Petites Antilles : Conséquences sur l'érodibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guillaume</w:t>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hartmann</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">G. Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7 (4), pp.329-352</w:t>
+              <w:t xml:space="preserve">, 2000, 7 (4), pp.309-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698656v1</w:t>
+                <w:t xml:space="preserve">hal-02698310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal changes of soil C after installation of a pasture on a long-term cultivated vertisol (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11499,152 +11499,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants biologiques de l'agrégation dans les vertisols des Petites Antilles : Conséquences sur l'érodibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants biologiques du système poral de vertisols cultivés (Petites Antilles). Conséquences sur la disponibilité de l'eau des sols pour les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7 (4), pp.309-328</w:t>
+              <w:t xml:space="preserve">, 2000, 7 (4), pp.329-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698310v1</w:t>
+                <w:t xml:space="preserve">hal-02698656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture damage by an Amazonian earthworm</w:t>
               </w:r>
@@ -11928,51 +11928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (4), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12019,51 +12019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of soil structure by geophagous earthworm activities in humid savannas of Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Braudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12153,51 +12153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 56, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12248,307 +12248,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
+                <w:t xml:space="preserve">Intensifying the ecological functions of soils for a more sustainable agriculture : acting with actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.72-75, 2024, 978-2-7099-3041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660597v1</w:t>
+                <w:t xml:space="preserve">hal-04716160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying the ecological functions of soils for a more sustainable agriculture : acting with actors</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
+                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.72-75, 2024, 978-2-7099-3041-3</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716160v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux 1. Un travail du sol ponctuel en agriculture de conservation des sols est délétère pour la vie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel, Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
@@ -12577,77 +12577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ravageurs des cultures en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12788,90 +12788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural practices for the restoration of soil ecological functions in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Maminiana Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recarbonizing global soils: A technical manual of recommended management practices. Volume 4: Cropland, grassland, integrated systems and farming approaches – Case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO; ITPS, pp.12-20, 2021, 978-92-5-134897-0</w:t>
@@ -12986,51 +12986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13150,51 +13150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Podesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13670,381 +13670,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Matter Knowledge and Management in Soils of the Tropics Related to Ecosystem Services</w:t>
+                <w:t xml:space="preserve">Soil in comic strips and cartoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Feller</w:t>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security and Soil Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-90-481-2959-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-2960-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420463v1</w:t>
+                <w:t xml:space="preserve">hal-02817788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil in comic strips and cartoons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+                <w:t xml:space="preserve">Organic Matter Knowledge and Management in Soils of the Tropics Related to Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rattan Lal, B. A. Stewart </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Culture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Security and Soil Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.241-275, 2010, 978-1-4398-0057-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817788v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a legume cover crop on carbon storage and erosion in an ultisol under maize cultivation in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Azontonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric J. Roose; Rattan Lal; Christian Feller; Bernard Barthès; Bobby A. Stewart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil erosion and carbon dynamics</w:t>
@@ -14090,103 +14090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon sequestration in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Venkatapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Sequestration in Soils of Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food Products Press, 2006, 13-978-56022-136-4 1-560022-136-4</w:t>
@@ -14209,402 +14209,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faune du sol et Lombriciens dans les sols tempérés agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Faisabilité technique de l'agriculture biologique en Martinique : aspects généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cuendet</w:t>
+                <w:t xml:space="preserve">Jacques Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sols et Environnement – Cours, exercices et études de cas</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.386-407, 2005, Sciences Sup, 2-10-005520-8 978-2-10-051695-7</w:t>
+              <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD éditions, pp.81-148, 2005, 2-7099-1555-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014412v1</w:t>
+                <w:t xml:space="preserve">hal-04103588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité technique de l'agriculture biologique en Martinique : aspects généraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Les aspects spatiaux et environnementaux de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fournet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD éditions, pp.81-148, 2005, 2-7099-1555-3</w:t>
+              <w:t xml:space="preserve">, IRD éditions, pp.325-379, 2005, 2-7099-1555-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103588v1</w:t>
+                <w:t xml:space="preserve">hal-04103812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects spatiaux et environnementaux de l’agriculture biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faune du sol et Lombriciens dans les sols tempérés agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">G. Cuendet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.C. Girard, C. Walter, J.C. Rémy, J. Berthelin, J.L. Morel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD éditions, pp.325-379, 2005, 2-7099-1555-3</w:t>
+              <w:t xml:space="preserve">Sols et Environnement – Cours, exercices et études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1ere), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.386-407, 2005, Sciences Sup, 2-10-005520-8 978-2-10-051695-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103812v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14635,90 +14635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocks de carbone dans des sols sous agriculture familiale en Afrique Sub-Saharienne – les enseignements du projet SoCa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aholoukpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lucien Amadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA; CIRAD; DyTAES; IRD; PAR; UCAD; CSFD; ACF, Apr 2024, Dakar, Sénégal. 1 p</w:t>
@@ -14741,182 +14741,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l'impact global des pratiques agricoles sur les nématodes du sol : une méta-analyse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Effets de la restauration des fonctions écologiques du sol sur la nutrition phosphatée du riz pluvial dans les Hautes Terres de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Maminiana Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.149-150</w:t>
+              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638321v1</w:t>
+                <w:t xml:space="preserve">hal-05179196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-criteria evaluation of agroecological practices involving soil biodiversity, agronomic performance and farmer perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15010,51 +15010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity in action: ecological intensification of soil processes for agrosystem services in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc L Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15116,152 +15116,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la restauration des fonctions écologiques du sol sur la nutrition phosphatée du riz pluvial dans les Hautes Terres de Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo Salgado</w:t>
+                <w:t xml:space="preserve">Quantification de l'impact global des pratiques agricoles sur les nématodes du sol : une méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.149-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179196v1</w:t>
+                <w:t xml:space="preserve">hal-03638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
               </w:r>
@@ -15372,103 +15372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages des matières organiques et minérales comme pratiques innovantes de restauration de la fertilité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoa Raminoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Rahajaharilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.118-120</w:t>
@@ -15855,51 +15855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent Electrical Conductivity as a Tool for Earthworm Parameters Evaluation in a Commercial Orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Palese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15989,51 +15989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16114,77 +16114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols et la préservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16278,64 +16278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux défis de Modélisation pour l'Agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 19 p</w:t>
@@ -16492,1101 +16492,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00744257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil in comics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+                <w:t xml:space="preserve">Nematofauna, a sensitive bioindicator to characterise global soil quality during organic conversion of a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">30. International Symposium of the European Society of Nematologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815207v1</w:t>
+                <w:t xml:space="preserve">hal-02753212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematofauna, a sensitive bioindicator to characterise global soil quality during organic conversion of a vineyard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+                <w:t xml:space="preserve">Soil in comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Symposium of the European Society of Nematologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">19. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753212v1</w:t>
+                <w:t xml:space="preserve">hal-02815207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune du sol tropicale, un facteur de régulation des communautés bactériennes liées aux émissions de gaz à effet de serre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs de la qualité des sols viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.9</w:t>
+              <w:t xml:space="preserve">SITEVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956120v1</w:t>
+                <w:t xml:space="preserve">hal-02817166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de la qualité des sols viticoles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La faune du sol tropicale, un facteur de régulation des communautés bactériennes liées aux émissions de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril D. Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITEVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817166v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol = Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+                <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">3ème Colloque de l'Association Francophone d'Ecologie microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00778751v1</w:t>
+                <w:t xml:space="preserve">hal-02820560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nématodes, reflet du fonctionnement biologique des sols en semis direct sous couverture végétale = Nematofauna reflects soil biological functionning of no- tillage with cover crops and conventional agrosystems.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar) = Soil biological activities and organic matter dynamics in Direct seeding Mulchedbased Cropping systems (Highlands of Madagascar).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00778855v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00778788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar) = Soil biological activities and organic matter dynamics in Direct seeding Mulchedbased Cropping systems (Highlands of Madagascar).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Les nématodes, reflet du fonctionnement biologique des sols en semis direct sous couverture végétale = Nematofauna reflects soil biological functionning of no- tillage with cover crops and conventional agrosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Douzet</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00778788v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00778855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol = Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.L. Pablo</w:t>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque de l'Association Francophone d'Ecologie microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820560v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00778751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants des stocks de carbone des sols des petites Antilles. Alternatives de séquestration du carbone et spatialisation des stocks actuels et simulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GESSOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17706,77 +17706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of C content and earthworm population in a vertisol under pasture (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17863,51 +17863,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which agroforestry tree species meet the challenges of climate change mitigation and soil fertility restoration in the Highlands of Madagascar?. Poster K5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Rondrotsifantenana Rasoarinaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Maminiana Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17915,51 +17915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Québec, Canada. Université de Laval; IUAF-ICRAF, 1 p., 2022</w:t>
@@ -18113,103 +18113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanto Razanamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t>
@@ -18238,103 +18238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of agronomic practices on in-situ bacterivorous nematode-induced benefits on rice growth and nitrogen nutrition in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Colloquium on Soil Zoology and 14. International Colloquium on Apterygota (ICSZ&amp;ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nara, Japan. 2016</w:t>
@@ -18363,103 +18363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness of various upland rice genotypes to soil bacterivorous nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
@@ -18488,103 +18488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. 2015</w:t>
@@ -18607,234 +18607,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms modify soil phosphorus and plant interactions in a Mediterranean legume-cereal intercrop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Outils de transfert sur la biodiversité des sols : Atlas de la Biodiversité des sols et Jeu de 7 familles de la vie cachée des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Étude des Sols (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chambery, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268845v1</w:t>
+                <w:t xml:space="preserve">hal-02792298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFA 2014 - Agroecology for Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar. , 2014</w:t>
@@ -18857,708 +18857,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de transfert sur la biodiversité des sols : Atlas de la Biodiversité des sols et Jeu de 7 familles de la vie cachée des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Earthworms modify soil phosphorus and plant interactions in a Mediterranean legume-cereal intercrop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Étude des Sols (JNES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chambery, France. 2014</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792298v1</w:t>
+                <w:t xml:space="preserve">hal-01268845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Agricultural practices shape microbial communities and change fresh and soil organic matter mineralization in a tropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268651v1</w:t>
+                <w:t xml:space="preserve">hal-01268652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural practices shape microbial communities and change fresh and soil organic matter mineralization in a tropical soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact des pratiques culturales de l’agriculture conventionnelle, l’agriculture biologique et l’agriculture de conservation sur les microorganismes et les nématodes du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268652v1</w:t>
+                <w:t xml:space="preserve">hal-01615942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pratiques culturales de l’agriculture conventionnelle, l’agriculture biologique et l’agriculture de conservation sur les microorganismes et les nématodes du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615942v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190362v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19613,90 +19613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Would comic strip be a good means of communication on soil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. poster A0, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19721,103 +19721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do tropical soil engineer stimulate the bacterial communities link to N2O emission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodovololona Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Ecological Engineering “from concepts to applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. 1 p., 2009</w:t>
@@ -19846,51 +19846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is soil fauna an important driver of key soil function ? the case of denitrifier communities in tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20010,51 +20010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual General Meeting of the Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Pointe a Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20382,214 +20382,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission à Madagascar</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+                <w:t xml:space="preserve">Contexte de l'agriculture martiniquaise : atouts et contraintes pour l'agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saudubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.40-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00772345v1</w:t>
+                <w:t xml:space="preserve">hal-02586872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte de l'agriculture martiniquaise : atouts et contraintes pour l'agriculture biologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de mission à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Michalon</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02586872v1</w:t>
+                <w:t xml:space="preserve">cirad-00772345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -20744,51 +20744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ratsiatosika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herinasandratra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovanirina Rakotobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratra Ravonjiarison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo Andriamifidy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoa Raminoarison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06961-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariaka Raharijaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12595-023-00470-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianantenaina Hilaire Damase Razafimahafaly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Ratsiatosika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100225" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103534" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rondrotsifantenana Rasoarinaivo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiaina Razafimbelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00518" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Rakotovao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rasoarinaivo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01863-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripoche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Autfray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamanantsoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108383" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razafindrakoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vom Brocke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103958" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Patricia Ranoarisoa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137181" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103867" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabenarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11010060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raveloson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crespin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sinagra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fonte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camilo Bedano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovohery Rakotoson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2019.1676906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ratsiatosika" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rainihanjarimanana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Randriamanantsoa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2019/46965" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raharrijaona" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szederjesi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/azh.65.3.215.2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Andrea Fanomezana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626425v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4TXGP0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Ranoarisoa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2671-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629489v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2012.693598" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.11.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMVD171J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mburu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chibole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0539-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNX6GCF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00761996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/323640" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randiamanantsoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0350-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4ACA732693976A81CB636BA4D2C98022B23364F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marilleau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01091.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JTP4GGT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-204X2009000800022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodovololona Rabary" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BXPT47Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallatoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallatoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barthes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Azontonde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00363.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGML4TXH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587517v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venkatapen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Noronha" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Chernyanskii" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-4056(04)70291-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(03)00143-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28FZV7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698656v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillaume" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698310v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chauvel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleusa Barros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17946" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687621v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Young" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangerfield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716160v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiana Razafimbelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuendet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420463v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175371v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9780203491935-12/effect-legume-cover-crop-carbon-storage-erosion-ultisol-maize-cultivation-southern-benin-bernard-barth&#232;s-anastase-azontonde-eric-blanchart-cyril-girardin-c&#233;cile-villenave-robert-oliver-christian-feller?context=ubx&amp;amp;refId=34d4dd34-3a79-41c1-a96c-e3d21815bd75" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815358v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014412v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuendet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00014412" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103588v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103812v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Moreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638321v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581625v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Autfray" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581645v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638307v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Rakotofiringa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Eddy Josephson Randriamihary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741321v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Palese" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Arous" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrazzano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1084.66" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956120v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D. Djigal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rabary" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778751v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778855v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778788v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervouet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179579v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738745v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739496v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815088v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260052v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772345v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586872v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michalon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoa Raminoarison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovanirina Rakotobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratra Ravonjiarison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo Andriamifidy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06961-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ratsiatosika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herinasandratra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariaka Raharijaona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianantenaina Hilaire Damase Razafimahafaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Ratsiatosika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12595-023-00470-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Rakotovao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rasoarinaivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01863-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rondrotsifantenana Rasoarinaivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiaina Razafimbelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razafindrakoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vom Brocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103958" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Patricia Ranoarisoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Autfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamanantsoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabenarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11010060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crespin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sinagra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fonte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camilo Bedano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovohery Rakotoson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2019.1676906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ratsiatosika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rainihanjarimanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Randriamanantsoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2019/46965" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raharrijaona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szederjesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/azh.65.3.215.2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4TXGP0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Andrea Fanomezana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Ranoarisoa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214705v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2671-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2012.693598" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.11.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMVD171J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mburu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chibole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0539-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNX6GCF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00761996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/323640" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randiamanantsoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0350-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4ACA732693976A81CB636BA4D2C98022B23364F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01091.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JTP4GGT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-204X2009000800022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodovololona Rabary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BXPT47Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallatoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallatoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barthes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venkatapen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Noronha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Azontonde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00363.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGML4TXH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Chernyanskii" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-4056(04)70291-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(03)00143-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28FZV7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698656v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chauvel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleusa Barros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17946" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687621v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Young" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangerfield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716160v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiana Razafimbelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuendet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175371v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9780203491935-12/effect-legume-cover-crop-carbon-storage-erosion-ultisol-maize-cultivation-southern-benin-bernard-barth&#232;s-anastase-azontonde-eric-blanchart-cyril-girardin-c&#233;cile-villenave-robert-oliver-christian-feller?context=ubx&amp;amp;refId=34d4dd34-3a79-41c1-a96c-e3d21815bd75" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815358v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103588v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103812v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Moreau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014412v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuendet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00014412" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179196v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581625v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Autfray" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581645v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638307v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Rakotofiringa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Eddy Josephson Randriamihary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741321v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Palese" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Arous" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrazzano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1084.66" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956120v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D. Djigal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rabary" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervouet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778855v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179579v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738745v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739496v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815088v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260052v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michalon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772345v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>