--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -852,282 +852,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
+                <w:t xml:space="preserve">Soil biodiversity and ecological intensification for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fourat</w:t>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirjam Pulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 503, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-06961-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662942v1</w:t>
+                <w:t xml:space="preserve">hal-04749275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodiversity and ecological intensification for sustainable agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Maria J Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Pulleman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 503, pp.1-12. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-06961-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04749275v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms enhance the performance of organic amendments in improving rice growth and nutrition in poor ferralsols</w:t>
               </w:r>
@@ -1682,286 +1682,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Apport de fertilisants sur les Hautes Terres Malagasy : quantification des unités de mesures paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasandratra Ravonjiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianantenaina Hilaire Damase Razafimahafaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de l'Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.18-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281605v1</w:t>
+                <w:t xml:space="preserve">hal-04688161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de fertilisants sur les Hautes Terres Malagasy : quantification des unités de mesures paysannes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+                <w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Agroécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688161v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a decade of soil organic fertilization promote copper and zinc bioavailability to an epi-endogeic earthworm?</w:t>
               </w:r>
@@ -2617,51 +2617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,433 +3000,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does rice breeding affect the ability of plants to interact with earthworms in nutrient-depleted Ferralsols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
+                <w:t xml:space="preserve">M. Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">K. Vom Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233434v1</w:t>
+                <w:t xml:space="preserve">hal-03259287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does rice breeding affect the ability of plants to interact with earthworms in nutrient-depleted Ferralsols?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+                <w:t xml:space="preserve">Agricultural Practices Modulate the Beneficial Activity of Bacterial-Feeding Nematodes for Plant Growth and Nutrition: Evidence from an Original Intact Soil Core Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Vom Brocke</w:t>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103958⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.7181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13137181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259287v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Practices Modulate the Beneficial Activity of Bacterial-Feeding Nematodes for Plant Growth and Nutrition: Evidence from an Original Intact Soil Core Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
+                <w:t xml:space="preserve">Joanne M. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (13), pp.7181. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13137181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03296146v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on rice P nutrition and plant-available soil P in a tropical Ferralsol</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raveloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145, </w:t>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raharrijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a bacterivorous nematode on rice 32 P uptake and root architecture in a high P-sorbing ferrallitic soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,64 +5926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,51 +6949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,51 +7281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 379, pp.149-160. </w:t>
@@ -8437,51 +8437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8567,51 +8567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Randiamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (4), pp.415-422. </w:t>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9075,51 +9075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,51 +9963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of a legume cover crop (Mucuna pruriens var. utilis) on the communities of soil macrofauna and nematofauna, under maize cultivation, in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12478,51 +12478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux 1. Un travail du sol ponctuel en agriculture de conservation des sols est délétère pour la vie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel, Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15161,51 +15161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15241,320 +15241,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
+                <w:t xml:space="preserve">Les assemblages des matières organiques et minérales comme pratiques innovantes de restauration de la fertilité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Rahajaharilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.118-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179198v1</w:t>
+                <w:t xml:space="preserve">hal-03638307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblages des matières organiques et minérales comme pratiques innovantes de restauration de la fertilité des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+                <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.118-120</w:t>
+              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638307v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche participative pour la restauration de la fertilité des sols, exemples dans le Moyen Ouest et en Itasy à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Zo Rakotofiringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15674,51 +15674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 3 p</w:t>
@@ -17128,51 +17128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar) = Soil biological activities and organic matter dynamics in Direct seeding Mulchedbased Cropping systems (Highlands of Madagascar).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17266,51 +17266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17365,51 +17365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol = Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17988,90 +17988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable-Produits de communication grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Razanakoto Onjaherilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18152,64 +18152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t>
@@ -18264,51 +18264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18915,51 +18915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
@@ -20513,51 +20513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20744,51 +20744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoa Raminoarison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovanirina Rakotobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratra Ravonjiarison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo Andriamifidy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06961-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ratsiatosika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herinasandratra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariaka Raharijaona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianantenaina Hilaire Damase Razafimahafaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Ratsiatosika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12595-023-00470-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Rakotovao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rasoarinaivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01863-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rondrotsifantenana Rasoarinaivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiaina Razafimbelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razafindrakoto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vom Brocke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103958" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Patricia Ranoarisoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Autfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamanantsoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabenarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11010060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crespin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sinagra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fonte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camilo Bedano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovohery Rakotoson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2019.1676906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ratsiatosika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rainihanjarimanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Randriamanantsoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2019/46965" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raharrijaona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szederjesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/azh.65.3.215.2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4TXGP0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Andrea Fanomezana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Ranoarisoa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214705v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2671-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2012.693598" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.11.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMVD171J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mburu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chibole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0539-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNX6GCF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00761996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/323640" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randiamanantsoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0350-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4ACA732693976A81CB636BA4D2C98022B23364F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01091.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JTP4GGT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-204X2009000800022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodovololona Rabary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BXPT47Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallatoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallatoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barthes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venkatapen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Noronha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Azontonde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00363.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGML4TXH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Chernyanskii" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-4056(04)70291-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(03)00143-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28FZV7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698656v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chauvel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleusa Barros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17946" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687621v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Young" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangerfield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716160v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiana Razafimbelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuendet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175371v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9780203491935-12/effect-legume-cover-crop-carbon-storage-erosion-ultisol-maize-cultivation-southern-benin-bernard-barth&#232;s-anastase-azontonde-eric-blanchart-cyril-girardin-c&#233;cile-villenave-robert-oliver-christian-feller?context=ubx&amp;amp;refId=34d4dd34-3a79-41c1-a96c-e3d21815bd75" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815358v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103588v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103812v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Moreau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014412v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuendet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00014412" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179196v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581625v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Autfray" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581645v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638307v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Rakotofiringa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Eddy Josephson Randriamihary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741321v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Palese" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Arous" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrazzano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1084.66" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956120v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D. Djigal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rabary" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervouet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778855v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179579v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738745v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739496v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815088v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260052v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michalon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772345v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoa Raminoarison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovanirina Rakotobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratra Ravonjiarison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo Andriamifidy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06961-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ratsiatosika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herinasandratra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariaka Raharijaona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianantenaina Hilaire Damase Razafimahafaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Ratsiatosika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12595-023-00470-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Rakotovao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rasoarinaivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01863-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rondrotsifantenana Rasoarinaivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiaina Razafimbelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razafindrakoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vom Brocke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103958" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Patricia Ranoarisoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Autfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamanantsoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabenarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11010060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crespin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sinagra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fonte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camilo Bedano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovohery Rakotoson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2019.1676906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ratsiatosika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rainihanjarimanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Randriamanantsoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2019/46965" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raharrijaona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szederjesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/azh.65.3.215.2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4TXGP0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Andrea Fanomezana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Ranoarisoa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214705v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2671-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2012.693598" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.11.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMVD171J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mburu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chibole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0539-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNX6GCF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00761996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/323640" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randiamanantsoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0350-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4ACA732693976A81CB636BA4D2C98022B23364F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01091.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JTP4GGT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-204X2009000800022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodovololona Rabary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BXPT47Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallatoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallatoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barthes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venkatapen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Noronha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Azontonde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00363.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGML4TXH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Chernyanskii" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-4056(04)70291-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(03)00143-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28FZV7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698656v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chauvel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleusa Barros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17946" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687621v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Young" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangerfield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716160v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiana Razafimbelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuendet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175371v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9780203491935-12/effect-legume-cover-crop-carbon-storage-erosion-ultisol-maize-cultivation-southern-benin-bernard-barth&#232;s-anastase-azontonde-eric-blanchart-cyril-girardin-c&#233;cile-villenave-robert-oliver-christian-feller?context=ubx&amp;amp;refId=34d4dd34-3a79-41c1-a96c-e3d21815bd75" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815358v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103588v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103812v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Moreau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014412v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuendet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00014412" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179196v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581625v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Autfray" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581645v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Rakotofiringa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Eddy Josephson Randriamihary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741321v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Palese" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Arous" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrazzano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1084.66" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956120v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D. Djigal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rabary" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervouet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778855v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179579v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738745v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739496v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815088v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260052v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michalon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772345v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>