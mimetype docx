--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -852,282 +852,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodiversity and ecological intensification for sustainable agriculture</w:t>
+                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
+                <w:t xml:space="preserve">Estelle Fourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Pulleman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miriam Cué Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-06961-8⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749275v1</w:t>
+                <w:t xml:space="preserve">hal-04662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic approaches to assess the sustainability of food systems in low- and middle-income countries: a scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Fourat</w:t>
+                <w:t xml:space="preserve">Soil biodiversity and ecological intensification for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirjam Pulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000117. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 503, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-06961-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms enhance the performance of organic amendments in improving rice growth and nutrition in poor ferralsols</w:t>
               </w:r>
@@ -1241,343 +1241,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying the soil ecological functions for sustainable agriculture: Acting with stakeholders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.75-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347174v1</w:t>
+                <w:t xml:space="preserve">hal-03981787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the tropical endogeic earthworm Pontoscolex corethrurus on the horizontal dispersal of soil nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118, pp.103534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité des sols, un bien commun au service de tous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensifying the soil ecological functions for sustainable agriculture: Acting with stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crsust.2023.100225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981787v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et quantification des apports de fertilisants dans les Hautes Terres de l’Itasy : pratiques habituelles et innovantes</w:t>
               </w:r>
@@ -2081,90 +2081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Soil Nematodes to Combined Bio-Organo-Mineral Fertilizers on Upland Rice Cropping in the Highlands of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2209,295 +2209,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for soil research and sustainable management in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and biochemical quality of organic and/ or mineral fertilization resources - A dataset from the Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Albrecht</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00518⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980551v1</w:t>
+                <w:t xml:space="preserve">hal-03952497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biochemical quality of organic and/ or mineral fertilization resources - A dataset from the Highlands of Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priorities for soil research and sustainable management in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thuriès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.108458. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.e00518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03952497v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macroinvertebrate communities: A world‐wide assessment</w:t>
               </w:r>
@@ -2617,90 +2617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.100485. </w:t>
@@ -3000,701 +3000,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does rice breeding affect the ability of plants to interact with earthworms in nutrient-depleted Ferralsols?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Vom Brocke</w:t>
+                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on rice P nutrition and plant-available soil P in a tropical Ferralsol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 163, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103958⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 160, pp.103867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259287v1</w:t>
+                <w:t xml:space="preserve">hal-03152409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Practices Modulate the Beneficial Activity of Bacterial-Feeding Nematodes for Plant Growth and Nutrition: Evidence from an Original Intact Soil Core Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Quantification of the global impact of agricultural practices on soil nematodes: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13137181⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.108383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296146v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does rice breeding affect the ability of plants to interact with earthworms in nutrient-depleted Ferralsols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">K. Vom Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03233434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the earthworm Pontoscolex corethrurus on rice P nutrition and plant-available soil P in a tropical Ferralsol</w:t>
+                <w:t xml:space="preserve">Agricultural Practices Modulate the Beneficial Activity of Bacterial-Feeding Nematodes for Plant Growth and Nutrition: Evidence from an Original Intact Soil Core Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Becquer</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariaka Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103867⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.7181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13137181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152409v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the global impact of agricultural practices on soil nematodes: A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global data on earthworm abundance, biomass, diversity and corresponding environmental properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R. P. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth M. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+                <w:t xml:space="preserve">Joanne M. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161, pp.108383. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00912-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03342422v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing plant diversity promotes ecosystem functions in rainfed rice based short rotations in Malagasy highlands</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabenarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.60. </w:t>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raveloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145, </w:t>
@@ -4426,286 +4426,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exposition sur le sol à Alès (2018-2019) pour les jeunes et le grand public : faire du jeune avec du vieux, de l'imagination et de la passion !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil aggregation, ecosystem engineers and the C cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Crespin</w:t>
+                <w:t xml:space="preserve">Steven Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pérès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.C. Lacassin</w:t>
+                <w:t xml:space="preserve">Jose Camilo Bedano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.103561 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563081v1</w:t>
+                <w:t xml:space="preserve">hal-03490669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aggregation, ecosystem engineers and the C cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alister Spain</w:t>
+                <w:t xml:space="preserve">Une exposition sur le sol à Alès (2018-2019) pour les jeunes et le grand public : faire du jeune avec du vieux, de l'imagination et de la passion !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Fonte</w:t>
+                <w:t xml:space="preserve">J. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Camilo Bedano</w:t>
+                <w:t xml:space="preserve">J.P. Sinagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.23-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490669v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-nutrient limitation of upland rainfed rice in ferralsols: a greenhouse nutrient-omission trial</w:t>
               </w:r>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovohery Rakotoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,64 +5253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raharrijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5607,51 +5607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a bacterivorous nematode on rice 32 P uptake and root architecture in a high P-sorbing ferrallitic soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahafaka Patricia Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rota Andrea Fanomezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6295,295 +6295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173289v1</w:t>
+                <w:t xml:space="preserve">hal-01268966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit for safe and rapid recovery of DNA and RNA simultaneously from soil, without the use of harmful solvents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.182-191. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.169-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2015.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268966v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
               </w:r>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6845,64 +6845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6949,51 +6949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,51 +7281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 379, pp.149-160. </w:t>
@@ -8437,51 +8437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kichenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8567,51 +8567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Randiamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (4), pp.415-422. </w:t>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9075,51 +9075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of a legume cover crop (Mucuna pruriens var. utilis) on the communities of soil macrofauna and nematofauna, under maize cultivation, in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Viallatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9963,51 +9963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of a legume cover crop (Mucuna pruriens var. utilis) on the communities of soil macrofauna and nematofauna, under maize cultivation, in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10368,51 +10368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (2), pp.231-239. </w:t>
@@ -10997,90 +10997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon sequestration in tropical areas. General considerations and analysis of some edaphic determinants for Lessers Antilles soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 61, pp.19-31</w:t>
@@ -11109,51 +11109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of biological activity (roots, earthworms) in medium-term C dynamics in vertisol under a Digitaria decumbens (Gramineae) pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11228,423 +11228,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants biologiques de l'agrégation dans les vertisols des Petites Antilles : Conséquences sur l'érodibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants biologiques du système poral de vertisols cultivés (Petites Antilles). Conséquences sur la disponibilité de l'eau des sols pour les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7 (4), pp.309-328</w:t>
+              <w:t xml:space="preserve">, 2000, 7 (4), pp.329-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698310v1</w:t>
+                <w:t xml:space="preserve">hal-02698656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of soil C after installation of a pasture on a long-term cultivated vertisol (Martinique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">Déterminants biologiques de l'agrégation dans les vertisols des Petites Antilles : Conséquences sur l'érodibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (4), pp.309-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699001v1</w:t>
+                <w:t xml:space="preserve">hal-02698310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants biologiques du système poral de vertisols cultivés (Petites Antilles). Conséquences sur la disponibilité de l'eau des sols pour les plantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+                <w:t xml:space="preserve">Spatial and temporal changes of soil C after installation of a pasture on a long-term cultivated vertisol (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7061(99)00064-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698656v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture damage by an Amazonian earthworm</w:t>
               </w:r>
@@ -12193,98 +12193,3339 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 56, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stocks de carbone dans des sols sous agriculture familiale en Afrique Sub-Saharienne – les enseignements du projet SoCa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aholoukpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lucien Amadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRA; CIRAD; DyTAES; IRD; PAR; UCAD; CSFD; ACF, Apr 2024, Dakar, Sénégal. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la restauration des fonctions écologiques du sol sur la nutrition phosphatée du riz pluvial dans les Hautes Terres de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Maminiana Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a multi-criteria evaluation of agroecological practices involving soil biodiversity, agronomic performance and farmer perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.382-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil biodiversity in action: ecological intensification of soil processes for agrosystem services in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc L Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.624-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification de l'impact global des pratiques agricoles sur les nématodes du sol : une méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRI, Jan 2021, Antananarivo, Madagascar. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblages des matières organiques et minérales comme pratiques innovantes de restauration de la fertilité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Rahajaharilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.118-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche participative pour la restauration de la fertilité des sols, exemples dans le Moyen Ouest et en Itasy à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hery Zo Rakotofiringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fetra Eddy Josephson Randriamihary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interface recherche développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSDM, Dec 2020, Antsirabe, Madagascar. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does an increase in plant diversity enhance agroecosystem services? Case study in rainfed rice based cropping systems in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Farming Systems Design Community; Universidad de la República Uruguay, Aug 2019, Montevideo, Uruguay. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen fixing shade trees in coffee agroforestry: Quantification of nitrogen transfer to the coffee plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel van den Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparent Electrical Conductivity as a Tool for Earthworm Parameters Evaluation in a Commercial Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Palese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferrazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xiloyannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Matera, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1084.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sols et la préservation de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Mondiale des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations – Modélisation des interactions biotiques dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux défis de Modélisation pour l'Agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPIS: a grid platform to ease and optimize multi-agent simulators running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Canape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nhan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00744257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nematofauna, a sensitive bioindicator to characterise global soil quality during organic conversion of a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. International Symposium of the European Society of Nematologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil in comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de la qualité des sols viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITEVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faune du sol tropicale, un facteur de régulation des communautés bactériennes liées aux émissions de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril D. Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités biologiques et dynamique de la matière organique du sol sous systèmes de culture en semis direct sur couverture végétale (Hauts plateaux de Madagascar) = Soil biological activities and organic matter dynamics in Direct seeding Mulchedbased Cropping systems (Highlands of Madagascar).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00778788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque de l'Association Francophone d'Ecologie microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nématodes, reflet du fonctionnement biologique des sols en semis direct sous couverture végétale = Nematofauna reflects soil biological functionning of no- tillage with cover crops and conventional agrosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00778855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol = Fonctionnement du sol sous SCV au Brésil et à Madagascar : Abondance et rôle des ingénieurs du sol sur la dynamique du carbone du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sols tropicaux en semis-direct sous couvertures végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00778751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants des stocks de carbone des sols des petites Antilles. Alternatives de séquestration du carbone et spatialisation des stocks actuels et simulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GESSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la fertilité du sol chez les maraîchers Martiniquais : les pratiques et leurs déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saudubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème congrès annuel société Caraïbe des plantes alimentaires, La Martinique, 30 juin-5 juillet 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration of C content and earthworm population in a vertisol under pasture (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensifying the ecological functions of soils for a more sustainable agriculture : acting with actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12304,212 +15545,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.72-75, 2024, 978-2-7099-3041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux 1. Un travail du sol ponctuel en agriculture de conservation des sols est délétère pour la vie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel, Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12541,185 +15782,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ravageurs des cultures en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-214, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensifier les fonctions écologiques des sols pour une agriculture durable : agir avec les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12739,73 +15980,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.72-75, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural practices for the restoration of soil ecological functions in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12814,926 +16055,926 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Maminiana Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onja Ratsiatosika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recarbonizing global soils: A technical manual of recommended management practices. Volume 4: Cropland, grassland, integrated systems and farming approaches – Case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO; ITPS, pp.12-20, 2021, 978-92-5-134897-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrofaune, macro-effet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Thivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.124-125, 2019, 978-2-7099-2737-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des sols et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Podesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bispo; Camille Guellier; Edith Martin; Jurgis Sapijanskas; Hélène Soubelet; Claire Chenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols : intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-198, 2016, Savoir faire, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropping Systems to Improve Soil Biodiversity and Ecosystem Services: The Outlook and Lines of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dauphin-Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune du sol et Lombriciens dans les sols tempérés agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement. 2e edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-107, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIS: A Grid Platform to Ease and Optimize Multi-agent Simulators Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Canape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The-Nhan Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Demazeau; Michal Pěchoucěk; Juan M. Corchado; Javier Bajo Pérez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Practical Applications of Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.129-134, 2011, 978-3-642-19874-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil in comic strips and cartoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Verheijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13751,158 +16992,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-90-481-2959-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-2960-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Matter Knowledge and Management in Soils of the Tropics Related to Ecosystem Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13912,73 +17153,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rattan Lal, B. A. Stewart </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Security and Soil Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.241-275, 2010, 978-1-4398-0057-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a legume cover crop on carbon storage and erosion in an ultisol under maize cultivation in southern Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14000,154 +17241,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric J. Roose; Rattan Lal; Christian Feller; Bernard Barthès; Bobby A. Stewart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil erosion and carbon dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press LLC, Taylor &amp; Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-155, 2006, Advances in Soil Science, 9780429208768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00175371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon sequestration in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Venkatapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14179,5829 +17420,2713 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Sequestration in Soils of Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food Products Press, 2006, 13-978-56022-136-4 1-560022-136-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité technique de l'agriculture biologique en Martinique : aspects généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD éditions, pp.81-148, 2005, 2-7099-1555-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects spatiaux et environnementaux de l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gautronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD éditions, pp.325-379, 2005, 2-7099-1555-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faune du sol et Lombriciens dans les sols tempérés agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cuendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C. Girard, C. Walter, J.C. Rémy, J. Berthelin, J.L. Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement – Cours, exercices et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1ere), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.386-407, 2005, Sciences Sup, 2-10-005520-8 978-2-10-051695-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocks de carbone dans des sols sous agriculture familiale en Afrique Sub-Saharienne – les enseignements du projet SoCa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barthès</w:t>
+                <w:t xml:space="preserve">FISHING FOR GENOMES IN SOIL NANOPORE METAGENOMIC SEQUENCING OF ECOLOGICALLY RELEVANT BACTERIA AND FUNDAMENTAL SOIL CARBON PROCESSES GENOMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05246381v1</w:t>
+              <w:t xml:space="preserve">ISME 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, CAPE Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la restauration des fonctions écologiques du sol sur la nutrition phosphatée du riz pluvial dans les Hautes Terres de Madagascar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Which agroforestry tree species meet the challenges of climate change mitigation and soil fertility restoration in the Highlands of Madagascar?. Poster K5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Rondrotsifantenana Rasoarinaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Maminiana Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Salgado</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05179196v1</w:t>
+              <w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Québec, Canada. Université de Laval; IUAF-ICRAF, 1 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-criteria evaluation of agroecological practices involving soil biodiversity, agronomic performance and farmer perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Audouin</w:t>
+                <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable-Produits de communication grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kelly Ben Naâmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Razanakoto Onjaherilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03581625v1</w:t>
+              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Antananarivo, Madagascar. Laboratoire des RadioIsotopes, 1 poster, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodiversity in action: ecological intensification of soil processes for agrosystem services in the tropics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Lardy</w:t>
+                <w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanto Razanamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03581645v1</w:t>
+              <w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l'impact global des pratiques agricoles sur les nématodes du sol : une méta-analyse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Impacts of agronomic practices on in-situ bacterivorous nematode-induced benefits on rice growth and nitrogen nutrition in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03638321v1</w:t>
+              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology and 14. International Colloquium on Apterygota (ICSZ&amp;ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblages des matières organiques et minérales comme pratiques innovantes de restauration de la fertilité des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoa Raminoarison</w:t>
+                <w:t xml:space="preserve">Attractiveness of various upland rice genotypes to soil bacterivorous nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahafaka Ranoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Vom Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03638307v1</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdisciplinarité en appui au développement durable : produits de communication sur la gestion de la fertilité des terres cultivées sur les Plateaux d'Altitude à Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Onjaherilanto Rakotovao Razanakoto</w:t>
+                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale : "Vers une connexion entre la recherche (innovante), la société et les enjeux du développement durable"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05179198v1</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche participative pour la restauration de la fertilité des sols, exemples dans le Moyen Ouest et en Itasy à Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sitrakiniaina Raharimalala</w:t>
+                <w:t xml:space="preserve">Outils de transfert sur la biodiversité des sols : Atlas de la Biodiversité des sols et Jeu de 7 familles de la vie cachée des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgis Sapijanskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interface recherche développement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05177011v1</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l’Étude des Sols (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chambery, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an increase in plant diversity enhance agroecosystem services? Case study in rainfed rice based cropping systems in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Autfray</w:t>
+                <w:t xml:space="preserve">Earthworms modify soil phosphorus and plant interactions in a Mediterranean legume-cereal intercrop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Farming System Design</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05174187v1</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixing shade trees in coffee agroforestry: Quantification of nitrogen transfer to the coffee plant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant-earthworm partnership to increase crop productivity in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinah Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Agroforestry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05174031v1</w:t>
+              <w:t xml:space="preserve">AFA 2014 - Agroecology for Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent Electrical Conductivity as a Tool for Earthworm Parameters Evaluation in a Commercial Orchard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Xiloyannis</w:t>
+                <w:t xml:space="preserve">Agricultural practices shape microbial communities and change fresh and soil organic matter mineralization in a tropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Peach Symposium</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02741321v1</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Garnier</w:t>
+                <w:t xml:space="preserve">Impact des pratiques culturales de l’agriculture conventionnelle, l’agriculture biologique et l’agriculture de conservation sur les microorganismes et les nématodes du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01209280v1</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols et la préservation de la biodiversité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">A 3D multi-scale virtual structure to model and simulate concurrent processes of soil evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mondiale des Sols</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01620711v1</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. n.p., 2012, 4th International Congress. Eurosoil 2012. Soil Science for the Benefit of Mankind and Environment. Fiera del Levante, Bari Italy, 2-6 july 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations – Modélisation des interactions biotiques dans les sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+                <w:t xml:space="preserve">Modification of a commercial DNA extraction kit to simultaneously recover RNA, safely and rapidly, and to assess molecular biomass of the total and the active part of microbial communities, from soils with diverse mineralogy and carbon content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Legname-Vonarx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis de Modélisation pour l'Agro-écologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01268684v1</w:t>
+              <w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIS: a grid platform to ease and optimize multi-agent simulators running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Would comic strip be a good means of communication on soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00744257v1</w:t>
+              <w:t xml:space="preserve">19. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. poster A0, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematofauna, a sensitive bioindicator to characterise global soil quality during organic conversion of a vineyard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+                <w:t xml:space="preserve">SWORM : Un outil pour la modélisation du système complexe sol-macrofaune. Vers une application pour l'optimisation des techniques de réhabilitation de sol par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Symposium of the European Society of Nematologists</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02753212v1</w:t>
+              <w:t xml:space="preserve">1. Conférence Modélisation Mathématique et Informatique des Systèmes Complexes CoMMISCo’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bondy, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil in comics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do tropical soil engineer stimulate the bacterial communities link to N2O emission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodovololona Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Congress of Soil Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02815207v1</w:t>
+              <w:t xml:space="preserve">International Congress Ecological Engineering “from concepts to applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. 1 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de la qualité des sols viticoles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is soil fauna an important driver of key soil function ? the case of denitrifier communities in tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITEVI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02817166v1</w:t>
+              <w:t xml:space="preserve">ISME 12. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. 1 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...3105 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des vers de terre sur la distribution spatiale des arthropodes dans un vertisol (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20043,51 +20168,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual General Meeting of the Caribbean Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Pointe a Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20097,274 +20222,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémento pour l'évaluation de l'agroécologie : méthodes pour évaluer ses effets et les conditions de son développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTAE-GRET, 131 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Soil Biodiversity Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bissett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Commission, Publications Office of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20374,230 +20499,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte de l'agriculture martiniquaise : atouts et contraintes pour l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture biologique en Martinique : quelles perspectives de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.40-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00772345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId586"/>
+      <w:footerReference w:type="default" r:id="rId590"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20744,51 +20869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoa Raminoarison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovanirina Rakotobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratra Ravonjiarison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo Andriamifidy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06961-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ratsiatosika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herinasandratra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariaka Raharijaona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103534" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianantenaina Hilaire Damase Razafimahafaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Ratsiatosika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12595-023-00470-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Rakotovao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rasoarinaivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01863-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rondrotsifantenana Rasoarinaivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiaina Razafimbelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razafindrakoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vom Brocke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103958" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Patricia Ranoarisoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103867" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Autfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamanantsoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabenarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11010060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crespin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sinagra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fonte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camilo Bedano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovohery Rakotoson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2019.1676906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ratsiatosika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rainihanjarimanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Randriamanantsoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2019/46965" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raharrijaona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szederjesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/azh.65.3.215.2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4TXGP0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Andrea Fanomezana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Ranoarisoa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214705v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2671-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2012.693598" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.11.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMVD171J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mburu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chibole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0539-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNX6GCF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00761996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/323640" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randiamanantsoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0350-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4ACA732693976A81CB636BA4D2C98022B23364F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01091.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JTP4GGT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-204X2009000800022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodovololona Rabary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BXPT47Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallatoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallatoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barthes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venkatapen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Noronha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Azontonde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00363.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGML4TXH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Chernyanskii" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-4056(04)70291-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(03)00143-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28FZV7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698656v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chauvel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleusa Barros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17946" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687621v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Young" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangerfield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716160v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiana Razafimbelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuendet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175371v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9780203491935-12/effect-legume-cover-crop-carbon-storage-erosion-ultisol-maize-cultivation-southern-benin-bernard-barth&#232;s-anastase-azontonde-eric-blanchart-cyril-girardin-c&#233;cile-villenave-robert-oliver-christian-feller?context=ubx&amp;amp;refId=34d4dd34-3a79-41c1-a96c-e3d21815bd75" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815358v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103588v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103812v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Moreau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014412v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuendet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00014412" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179196v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581625v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Autfray" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581645v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Rakotofiringa" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Eddy Josephson Randriamihary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741321v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Palese" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Arous" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrazzano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1084.66" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956120v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D. Djigal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rabary" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervouet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778855v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580767v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179579v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738745v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739496v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815088v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260052v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masse" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586872v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michalon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772345v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jacquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Goebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoa Raminoarison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovanirina Rakotobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasandratra Ravonjiarison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo Andriamifidy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Venkatapen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Rahajaharilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479724000103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Darias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Pulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06961-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ratsiatosika" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herinasandratra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariaka Raharijaona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103534" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2023.100225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianantenaina Hilaire Damase Razafimahafaly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onja Ratsiatosika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23404-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12595-023-00470-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108458" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fragoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13492" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Rakotovao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rasoarinaivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01863-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rondrotsifantenana Rasoarinaivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiaina Razafimbelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103867" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razafindrakoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vom Brocke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103958" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Patricia Ranoarisoa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rabeharisoa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. P. Phillips" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M. Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Bennett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00912-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ripoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Autfray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriamanantsoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabenarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11010060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fonte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camilo Bedano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103561" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crespin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sinagra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacassin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovohery Rakotoson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2019.1676906" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352980v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Phillips" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax4851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ratsiatosika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rainihanjarimanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Randriamanantsoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jeai/2019/46965" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raharrijaona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Szederjesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17109/azh.65.3.215.2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriamananjara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4TXGP0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Andrea Fanomezana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahafaka Ranoarisoa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Vom Brocke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ramanantsoanirina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname-Vonarx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2015.03.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214705v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2671-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHW40LHL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattan Lal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2012.693598" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268057v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.11.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMVD171J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mburu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chibole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0539-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNX6GCF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00761996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kichenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/323640" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Randiamanantsoa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0350-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4ACA732693976A81CB636BA4D2C98022B23364F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marilleau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01091.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JTP4GGT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762145v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-204X2009000800022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764065v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00764647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762200v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodovololona Rabary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BXPT47Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Siqueira Neto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C. Cerri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Grandi&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;le Louri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallatoux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallatoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barthes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587517v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venkatapen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Noronha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Azontonde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2004.tb00363.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MGML4TXH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Chernyanskii" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-4056(04)70291-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320190v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(03)00143-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28FZV7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698656v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillaume" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chauvel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleusa Barros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17946" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687621v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Young" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangerfield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04750361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)86658-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695760v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braudeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis Lardy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aholoukpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179196v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Maminiana Razafimbelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581625v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Autfray" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Audouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc L Chotte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lardy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638321v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179198v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Razafimahatratra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kelly Ben Na&#226;mane" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onjaherilanto Rakotovao Razanakoto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638307v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177011v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Rakotofiringa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetra Eddy Josephson Randriamihary" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitrakiniaina Raharimalala" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174031v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Zeller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741321v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Palese" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Arous" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrazzano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1084.66" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744257v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Canape" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Ho" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_17" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815207v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verheijen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956120v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D. Djigal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gueye" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rabary" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778788v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervouet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778855v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778751v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580767v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716160v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715765v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177467v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424706v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461353v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgis Sapijanskas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Podesta" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1332/9782759223947/les-sols" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268743v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627001v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuendet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Nhan Ho" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817788v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sci/agriculture/book/978-90-481-2959-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2960-7_27" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420463v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175371v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.1201/9780203491935-12/effect-legume-cover-crop-carbon-storage-erosion-ultisol-maize-cultivation-southern-benin-bernard-barth&#232;s-anastase-azontonde-eric-blanchart-cyril-girardin-c&#233;cile-villenave-robert-oliver-christian-feller?context=ubx&amp;amp;refId=34d4dd34-3a79-41c1-a96c-e3d21815bd75" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815358v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103588v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lhoste" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103812v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Moreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014412v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ablain" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuendet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00014412" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619646v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Elmaleh" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Dang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179579v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177431v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razanakoto Onjaherilanto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738745v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739496v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744315v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinah Razafindrakoto" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792298v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738946v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268652v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615942v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190362v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268651v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814545v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756702v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815088v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04089480v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260052v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masse" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586872v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Cabidoche" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michalon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772345v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>