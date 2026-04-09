--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -147,1870 +147,1964 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatique Linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. Automatique Linéaire, Ecole Centrale de Lyon, France. 2025, pp.222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-drone ego-velocity and height estimation in GPS-denied environments using a FMCW MIMO Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interval-valued recursive estimation framework for linearly parameterized systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydi Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Barra</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3229421⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03949745v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interval-valued recursive estimation framework for linearly parameterized systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-drone ego-velocity and height estimation in GPS-denied environments using a FMCW MIMO Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Thierry Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydi Ndiaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105345⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3229421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083209v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03949745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization framework for resilient batch estimation in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2021.3121223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Control for Interconnection of Identical Systems: Application to PLL network design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.3 - 27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.3285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Approach to Robust Estimation of Uncertain Discrete-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (11), pp.3035-3040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2015.2408555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Pattern Recognition With State Estimation Using Kalman Filter for Fault Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (11), pp.4293 - 4300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2011.2181133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-source energy systems analysis using a multi-criteria decision aid methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (8), pp.2245-2252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision analysis of multi-source systems and renewable energy integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (4), pp.18-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Diagnosis in a Set “Inverter–Induction Machine” Through Multidimensional Membership Function and Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Clerc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.431 - 441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2008.921559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated solar heating systems: From initial sizing procedure to dynamic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (5), pp.657-663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2008.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of regression models to predict monthly heating demand for residential buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FDI based on pattern recognition using Kalman prediction: Application to an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (7), pp.961-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2008.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00368363v1</w:t>
+                <w:t xml:space="preserve">hal-00339817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement et contrôle des systèmes multi-energies pour les bâtiments à haute performance énergetique</w:t>
+                <w:t xml:space="preserve">Development and validation of regression models to predict monthly heating demand for residential buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (10), pp.1825-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2008.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411794v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust filtering for TDR traces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement et contrôle des systèmes multi-energies pour les bâtiments à haute performance énergetique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313787v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI based on pattern recognition using Kalman prediction: Application to an induction machine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust filtering for TDR traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.11.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (6), pp.1237-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2007.915462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00339817v1</w:t>
+                <w:t xml:space="preserve">hal-00313787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Filtering for Linear Time-Invariant Continuous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (10), pp.4752 - 4757. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.896104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H infinity fixed-interval smoothing problem for continuous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (11), pp.4085-4090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.881237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2020,4520 +2114,4520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction domain estimation of linear controllers for the attitude control of VTOL vehicles: P/PI control of a quadrotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Analysis of resilience for a State Estimator for Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benallouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143612⟩</w:t>
+              <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver, United States. pp.1495-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230678v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2020, berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903156v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attraction domain estimation of linear controllers for the attitude control of VTOL vehicles: P/PI control of a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Morche</w:t>
+                <w:t xml:space="preserve">Jeremy Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Huillery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03482704v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of resilience for a State Estimator for Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2286-2291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181789v1</w:t>
+                <w:t xml:space="preserve">hal-02903156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of discrete-time switched linear systems via continuous parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15331 - 15336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-aware Kalman filtering by mixing H2 and H∞ approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE SMC, Apr 2016, Saint Julian's, Malta. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-aware Kalman filtering by mixing H-2 and H-infinity approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE., Apr 2016, St Pauls Bay, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ǫ-contaminated filter for discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boukrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ε-contaminated filter for discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhani Boukrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE., Nov 2014, Metz, France. 147 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust filtering and fixed-lag smoothing for uncertain discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC13 : European Control Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). CHE., Jul 2013, Zurich, Switzerland. 6 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la performance relative pour la commande de systèmes de grande dimension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrôle Discret Robuste en boucle ouverte : une approche LMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181170v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI solution for a class of robust open-loop problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche de la performance relative pour la commande de systèmes de grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE ACC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00793954v1</w:t>
+                <w:t xml:space="preserve">hal-01181170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle Discret Robuste en boucle ouverte : une approche LMI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">An LMI solution for a class of robust open-loop problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.5234-5239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734571v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">carbon footprint study of a zero energy consumption residential construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Control law synthesis for distributed multi-agent systems: Application to active clock distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 American Control Conference - ACC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2011, San Francisco, CA, United States. pp.4691 - 4696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2011.5991295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985382v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust L2-Gain Observation for structured uncertainties: An LMI approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">carbon footprint study of a zero energy consumption residential construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES Solar World Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Kassel, Germany. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655803v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control law synthesis for distributed multi-agent systems: Application to active clock distribution networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust L2-Gain Observation for structured uncertainties: An LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference - ACC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4949-4954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2011.5991295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01181176v1</w:t>
+                <w:t xml:space="preserve">hal-00655803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building design and thermal renovation measures proposal by means of regression models issued from dynamic simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Virgone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.3212-3215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553862v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Building design and thermal renovation measures proposal by means of regression models issued from dynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clima 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.8 PAGES</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520988v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire pour la gestion de l'énergie électrique d'un habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Moret-sur-Loing, France. pp.C14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H∞ loop shaping control for distributed PLL network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE PRIME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2009, Cork, Ireland. pp.336 - 339, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2009.5201324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de modèles de régression pour prédire les consommations d'énergie des bâtiments à partir de simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the energy consumption of space heating building : design of an optimal controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of building morphology, thermal inertia and glazed area on the energy consumption of residential houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. paper P219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00374677v1</w:t>
+                <w:t xml:space="preserve">hal-00374586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust H infinity filtering by means of lead-lag controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IBPSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411796v1</w:t>
+                <w:t xml:space="preserve">hal-00374670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a support tool for building design optimization and renewable energy integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using linear interpolation and Kalman prediction in Pattern Recognition: Application to an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Llor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2005.4662522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374580v1</w:t>
+                <w:t xml:space="preserve">hal-00369570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust H infinity filtering by means of lead-lag controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of a support tool for building design optimization and renewable energy integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dublin, Ireland. paper 377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374670v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of building morphology, thermal inertia and glazed area on the energy consumption of residential houses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. paper P219</w:t>
+              <w:t xml:space="preserve">Congrès IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374586v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using linear interpolation and Kalman prediction in Pattern Recognition: Application to an induction machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reducing the energy consumption of space heating building : design of an optimal controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMPED</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.11098-11105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2005.4662522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369570v1</w:t>
+                <w:t xml:space="preserve">hal-00374677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil pour l'optimisation des besoins d'une habitation et le choix des systèmes à énergie renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances d'un contrôleur discret et d'un régulateur flou pour le chauffage avec intermittence d'un habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contrôle du chauffage d'une habitation individuelle par la régulation floue du débit d'un plancher chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374006v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle génération d'Optique Adaptative pour l'astronomie Problème Inverse à grands nombres de degrés de liberté</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Space heating control of an individual dwelling by a fuzzy controller acting on the flowrate of a heating floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.661-664</w:t>
+              <w:t xml:space="preserve">Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411722v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy study of a habitation using a solar thermal and photovoltaic installation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analysis performances of a discrete controller and a fuzzy controller for intermittent heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pekin, China. pp.1924-1930</w:t>
+              <w:t xml:space="preserve">Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373943v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis performances of a discrete controller and a fuzzy controller for intermittent heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland. pp.491 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2007.4393143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373807v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nouvelle génération d'Optique Adaptative pour l'astronomie Problème Inverse à grands nombres de degrés de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque BRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.661-664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369568v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du chauffage d'une habitation individuelle par la régulation floue du débit d'un plancher chauffant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analyse des performances d'un contrôleur discret et d'un régulateur flou pour le chauffage avec intermittence d'un habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373951v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space heating control of an individual dwelling by a fuzzy controller acting on the flowrate of a heating floor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Energy study of a habitation using a solar thermal and photovoltaic installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1196</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pekin, China. pp.1924-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373929v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage Intermittent : synthèse d'un contrôleur discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Ile des Embiez, France. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H infinity smoother for Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems (NOLCOS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient based robust deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale basée sur le modèle d'un bâtiment pour le chauffage intermittent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Commande des systèmes multi-énergies pour les bâtiments à haute performance énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT - IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357968v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande des systèmes multi-énergies pour les bâtiments à haute performance énergétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Thomas</w:t>
+                <w:t xml:space="preserve">Commande optimale basée sur le modèle d'un bâtiment pour le chauffage intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Eddine Choulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT - IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SFT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Île de Ré, France. pp.1107-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357976v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale basée sur le modèle d'un bâtiment pour le chauffage intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Île de Ré, France. pp.1107-1112</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411795v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-locked loop with multiple degrees of freedom and its design and fabrication method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesia Mokrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : 9602114. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6543,236 +6637,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et contrôle de la chaine de conversion du Bilboquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 3, Laboratoire Ampère. 2014, 121 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Design for Distributed Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6840,51 +6934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E02516"/>
+    <w:nsid w:val="FD913C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7071,51 +7165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2707-722X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070430764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Creuzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3229421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.01.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMZLFGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Raffenel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fabrizio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06N735H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM9W8DF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.915462" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.881237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Barra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143612" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593566" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukrouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhani Boukrouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996943" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160797" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553862v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catalina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201324" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01881" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffenel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrizio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Eddine Choulak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pelissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2707-722X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070430764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Creuzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3229421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMZLFGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Raffenel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fabrizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.10.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06N735H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM9W8DF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.915462" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.881237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Barra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143612" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukrouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhani Boukrouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160797" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catalina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00076" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01881" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrizio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffenel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Eddine Choulak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pelissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>