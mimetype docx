--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -219,51 +219,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Automatique Linéaire, Ecole Centrale de Lyon, France. 2025, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475140v1</w:t>
+                <w:t xml:space="preserve">hal-05475140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -275,308 +275,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interval-valued recursive estimation framework for linearly parameterized systems</w:t>
+                <w:t xml:space="preserve">Micro-drone ego-velocity and height estimation in GPS-denied environments using a FMCW MIMO Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
+                <w:t xml:space="preserve">Jérémy Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydi Ndiaye</w:t>
+                <w:t xml:space="preserve">Thierry Creuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105345⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3229421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083209v1</w:t>
+                <w:t xml:space="preserve">cea-03949745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-drone ego-velocity and height estimation in GPS-denied environments using a FMCW MIMO Radar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interval-valued recursive estimation framework for linearly parameterized systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">Seydi Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3229421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03949745v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization framework for resilient batch estimation in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,51 +649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Control for Interconnection of Identical Systems: Application to PLL network design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,288 +1425,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI based on pattern recognition using Kalman prediction: Application to an induction machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+                <w:t xml:space="preserve">Development and validation of regression models to predict monthly heating demand for residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (7), pp.961-973. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (10), pp.1825-1832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339817v1</w:t>
+                <w:t xml:space="preserve">hal-00368363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of regression models to predict monthly heating demand for residential buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Robust filtering for TDR traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (10), pp.1825-1832. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (6), pp.1237-1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2008.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2007.915462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368363v1</w:t>
+                <w:t xml:space="preserve">hal-00313787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement et contrôle des systèmes multi-energies pour les bâtiments à haute performance énergetique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1728,181 +1690,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust filtering for TDR traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Neveux</w:t>
+                <w:t xml:space="preserve">FDI based on pattern recognition using Kalman prediction: Application to an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (7), pp.961-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2007.915462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00313787v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Filtering for Linear Time-Invariant Continuous Systems</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (10), pp.4752 - 4757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (11), pp.4085-4090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2122,572 +2122,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of resilience for a State Estimator for Linear Systems</w:t>
+                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Denver, United States. pp.1495-1500, </w:t>
+              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2286-2291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181789v1</w:t>
+                <w:t xml:space="preserve">hal-02903156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
+                <w:t xml:space="preserve">Attraction domain estimation of linear controllers for the attitude control of VTOL vehicles: P/PI control of a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Bruel</w:t>
+                <w:t xml:space="preserve">Jeremy Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Heitzmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Huillery</w:t>
+                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03482704v1</w:t>
+                <w:t xml:space="preserve">hal-03230678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction domain estimation of linear controllers for the attitude control of VTOL vehicles: P/PI control of a quadrotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Barra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">F Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
+                <w:t xml:space="preserve">D Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2020, berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230678v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the resilience of a class of Correntropy-based state estimators</w:t>
+                <w:t xml:space="preserve">Analysis of resilience for a State Estimator for Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.2286-2291, </w:t>
+              <w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver, United States. pp.1495-1500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903156v1</w:t>
+                <w:t xml:space="preserve">hal-03181789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of discrete-time switched linear systems via continuous parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,680 +3191,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle Discret Robuste en boucle ouverte : une approche LMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche de la performance relative pour la commande de systèmes de grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+                <w:t xml:space="preserve">E Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734571v1</w:t>
+                <w:t xml:space="preserve">hal-01181170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la performance relative pour la commande de systèmes de grande dimension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An LMI solution for a class of robust open-loop problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE ACC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.5234-5239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181170v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI solution for a class of robust open-loop problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Contrôle Discret Robuste en boucle ouverte : une approche LMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Khalate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE ACC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793954v1</w:t>
+                <w:t xml:space="preserve">hal-00734571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control law synthesis for distributed multi-agent systems: Application to active clock distribution networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Colinet</w:t>
+                <w:t xml:space="preserve">carbon footprint study of a zero energy consumption residential construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference - ACC 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISES Solar World Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Kassel, Germany. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181176v1</w:t>
+                <w:t xml:space="preserve">hal-00985382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">carbon footprint study of a zero energy consumption residential construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+                <w:t xml:space="preserve">Robust L2-Gain Observation for structured uncertainties: An LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4949-4954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985382v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust L2-Gain Observation for structured uncertainties: An LMI approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Control law synthesis for distributed multi-agent systems: Application to active clock distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE CDC - ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.4949-4954, </w:t>
+              <w:t xml:space="preserve">2011 American Control Conference - ACC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2011, San Francisco, CA, United States. pp.4691 - 4696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2011.5991295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655803v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t>
               </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,64 +4187,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H∞ loop shaping control for distributed PLL network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,654 +4380,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of building morphology, thermal inertia and glazed area on the energy consumption of residential houses</w:t>
+                <w:t xml:space="preserve">Development of a support tool for building design optimization and renewable energy integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. paper P219</w:t>
+              <w:t xml:space="preserve">PLEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dublin, Ireland. paper 377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374586v1</w:t>
+                <w:t xml:space="preserve">hal-00374580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust H infinity filtering by means of lead-lag controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Neveux</w:t>
+                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374670v1</w:t>
+                <w:t xml:space="preserve">hal-00411796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using linear interpolation and Kalman prediction in Pattern Recognition: Application to an induction machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the energy consumption of space heating building : design of an optimal controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMPED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2005.4662522⟩</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.11098-11105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369570v1</w:t>
+                <w:t xml:space="preserve">hal-00374677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a support tool for building design optimization and renewable energy integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Robust H infinity filtering by means of lead-lag controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374580v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inertie thermique, de la surface vitrée et du coeffcicient de forme sur les besoins en chauffage d'une habitation</w:t>
+                <w:t xml:space="preserve">Impact of building morphology, thermal inertia and glazed area on the energy consumption of residential houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.on CD</w:t>
+              <w:t xml:space="preserve">AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. paper P219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411796v1</w:t>
+                <w:t xml:space="preserve">hal-00374586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the energy consumption of space heating building : design of an optimal controller</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using linear interpolation and Kalman prediction in Pattern Recognition: Application to an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Llor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.11098-11105, </w:t>
+              <w:t xml:space="preserve">DEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2005.4662522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374677v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil pour l'optimisation des besoins d'une habitation et le choix des systèmes à énergie renouvelable</w:t>
               </w:r>
@@ -5102,779 +5102,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du chauffage d'une habitation individuelle par la régulation floue du débit d'un plancher chauffant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+                <w:t xml:space="preserve">Nouvelle génération d'Optique Adaptative pour l'astronomie Problème Inverse à grands nombres de degrés de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque BRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.661-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373951v1</w:t>
+                <w:t xml:space="preserve">hal-00411722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space heating control of an individual dwelling by a fuzzy controller acting on the flowrate of a heating floor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des performances d'un contrôleur discret et d'un régulateur flou pour le chauffage avec intermittence d'un habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1196</w:t>
+              <w:t xml:space="preserve">CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373929v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis performances of a discrete controller and a fuzzy controller for intermittent heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy study of a habitation using a solar thermal and photovoltaic installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1293</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pekin, China. pp.1924-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373807v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis performances of a discrete controller and a fuzzy controller for intermittent heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369568v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle génération d'Optique Adaptative pour l'astronomie Problème Inverse à grands nombres de degrés de liberté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
+                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland. pp.491 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2007.4393143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411722v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances d'un contrôleur discret et d'un régulateur flou pour le chauffage avec intermittence d'un habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle du chauffage d'une habitation individuelle par la régulation floue du débit d'un plancher chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374006v1</w:t>
+                <w:t xml:space="preserve">hal-00373951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy study of a habitation using a solar thermal and photovoltaic installation</w:t>
+                <w:t xml:space="preserve">Space heating control of an individual dwelling by a fuzzy controller acting on the flowrate of a heating floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pekin, China. pp.1924-1930</w:t>
+              <w:t xml:space="preserve">Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373943v1</w:t>
+                <w:t xml:space="preserve">hal-00373929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage Intermittent : synthèse d'un contrôleur discret</w:t>
               </w:r>
@@ -6126,364 +6126,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande des systèmes multi-énergies pour les bâtiments à haute performance énergétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Virgone</w:t>
+                <w:t xml:space="preserve">Commande optimale basée sur le modèle d'un bâtiment pour le chauffage intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fabrizio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Thomas</w:t>
+                <w:t xml:space="preserve">Samir Eddine Choulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT - IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SFT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Île de Ré, France. pp.1107-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357976v1</w:t>
+                <w:t xml:space="preserve">hal-00411795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale basée sur le modèle d'un bâtiment pour le chauffage intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Île de Ré, France. pp.1107-1112</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411795v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale basée sur le modèle d'un bâtiment pour le chauffage intermittent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Commande des systèmes multi-énergies pour les bâtiments à haute performance énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Choulak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Blanco</w:t>
+                <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Ile de Ré, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT - IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357968v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6527,64 +6527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Mokrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6756,51 +6756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Design for Distributed Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD913C24"/>
+    <w:nsid w:val="E823967A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7165,51 +7165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2707-722X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070430764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Creuzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3229421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMZLFGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Raffenel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fabrizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.10.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06N735H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM9W8DF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.915462" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.881237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Barra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143612" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukrouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhani Boukrouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160797" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catalina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00076" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01881" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373951v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrizio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffenel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Eddine Choulak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pelissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2707-722X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070430764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475140v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Creuzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3229421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMZLFGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Raffenel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fabrizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.10.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06N735H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM9W8DF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.915462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.881237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukrouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhani Boukrouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160797" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catalina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01881" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Eddine Choulak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffenel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrizio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pelissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>