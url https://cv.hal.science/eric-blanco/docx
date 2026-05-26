--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2239,282 +2239,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction domain estimation of linear controllers for the attitude control of VTOL vehicles: P/PI control of a quadrotor</w:t>
+                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Barra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">Q Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
+                <w:t xml:space="preserve">F Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2020, berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230678v1</w:t>
+                <w:t xml:space="preserve">cea-03482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning for sonar targets localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attraction domain estimation of linear controllers for the attitude control of VTOL vehicles: P/PI control of a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Heitzmann</w:t>
+                <w:t xml:space="preserve">Jeremy Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Morche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Huillery</w:t>
+                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPAI'2020 - 2nd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03482704v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of resilience for a State Estimator for Linear Systems</w:t>
               </w:r>
@@ -4717,213 +4717,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust H infinity filtering by means of lead-lag controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Neveux</w:t>
+                <w:t xml:space="preserve">Impact of building morphology, thermal inertia and glazed area on the energy consumption of residential houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. paper P219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374670v1</w:t>
+                <w:t xml:space="preserve">hal-00374586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of building morphology, thermal inertia and glazed area on the energy consumption of residential houses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Robust H infinity filtering by means of lead-lag controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIVC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374586v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using linear interpolation and Kalman prediction in Pattern Recognition: Application to an induction machine</w:t>
               </w:r>
@@ -5439,442 +5439,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis performances of a discrete controller and a fuzzy controller for intermittent heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle du chauffage d'une habitation individuelle par la régulation floue du débit d'un plancher chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1293</w:t>
+              <w:t xml:space="preserve">CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373807v1</w:t>
+                <w:t xml:space="preserve">hal-00373951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ondel</w:t>
+                <w:t xml:space="preserve">Space heating control of an individual dwelling by a fuzzy controller acting on the flowrate of a heating floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369568v1</w:t>
+                <w:t xml:space="preserve">hal-00373929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du chauffage d'une habitation individuelle par la régulation floue du débit d'un plancher chauffant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis performances of a discrete controller and a fuzzy controller for intermittent heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Raffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373951v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space heating control of an individual dwelling by a fuzzy controller acting on the flowrate of a heating floor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Raffenel</w:t>
+                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland. pp.491 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2007.4393143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373929v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage Intermittent : synthèse d'un contrôleur discret</w:t>
               </w:r>
@@ -6527,51 +6527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E823967A"/>
+    <w:nsid w:val="C230384D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7165,51 +7165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2707-722X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070430764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475140v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Creuzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3229421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMZLFGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Raffenel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fabrizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.10.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06N735H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM9W8DF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.915462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.881237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukrouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhani Boukrouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160797" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catalina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01881" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Eddine Choulak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffenel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrizio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pelissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2707-722X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070430764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475140v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03949745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Creuzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3229421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydi Ndiaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kircher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3121223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.01.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMZLFGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Raffenel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fabrizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.10.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06N735H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM9W8DF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.915462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.881237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03482704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bruel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heitzmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Barra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143612" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2453" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukrouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhani Boukrouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996943" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669491" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Colinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Khalate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160797" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catalina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01881" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00076" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine B&#233;chet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373951v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Eddine Choulak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357968v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffenel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choulak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrizio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pelissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Achour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>