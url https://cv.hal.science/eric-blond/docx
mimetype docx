--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -442,261 +442,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A creep model with different properties under tension and compression — Applications to refractory materials</w:t>
+                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 212, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106810⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351489v1</w:t>
+                <w:t xml:space="preserve">hal-03097407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Elastic-Viscoplastic Refractory Masonry with Dry Joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A creep model with different properties under tension and compression — Applications to refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097407v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo‐chemo‐mechanical modeling of refractory behavior in service: Key points and new developments</w:t>
               </w:r>
@@ -937,51 +937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Thermo-Mechanical Analysis of Steel Ladle Refractory Linings Using Mechanical Homogenization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheil Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,282 +1848,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EASL-EASD-EASO clinical practice guidelines for the management of non-alcoholic fatty liver disease in severely obese people: do they lead to over-referral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Yahmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+                <w:t xml:space="preserve">E. Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sido Sinnema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refractories Worldforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (7), pp.1218-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-017-4264-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761601v1</w:t>
+                <w:t xml:space="preserve">hal-01848153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EASL-EASD-EASO clinical practice guidelines for the management of non-alcoholic fatty liver disease in severely obese people: do they lead to over-referral?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Valette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refractories Worldforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848153v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface exchange model for ITM membrane in transient stage</w:t>
               </w:r>
@@ -2604,467 +2604,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of GF/PP commingled yarns tensile behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments and nonlinear homogenization sustaining mean-field theories for refractory mortarless masonry: The classical secant procedure and its improved variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.67-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071017v1</w:t>
+                <w:t xml:space="preserve">hal-01059712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and nonlinear homogenization sustaining mean-field theories for refractory mortarless masonry: The classical secant procedure and its improved variants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Experimental set up for the mechanical characterization of plane ITM membrane at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.(2015),10.1016/j.jeurceramsoc.2015.06.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059712v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set up for the mechanical characterization of plane ITM membrane at high temperature</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modeling of GF/PP commingled yarns tensile behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.06.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (21), pp.2609-2624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998314551035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176575v1</w:t>
+                <w:t xml:space="preserve">hal-01071017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of binding system on the compressive behaviour of refractory mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V.D. Stel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,295 +3281,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Modelling of the oxygen transport through MIEC membrane in transient stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchetou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916918v1</w:t>
+                <w:t xml:space="preserve">hal-01079102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxygen transport through MIEC membrane in transient stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.72-77. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.68 (2014) 253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079102v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of La1−xSrxFe1−yGayO3−δ multilayer membranes by tape casting and co-firing for syngas application</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behaviour of dry joints in refractory ceramic masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of oxide bonded silicon carbide refractories by molten salts in solid waste-to-energy facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,459 +4594,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of a carbon ramming mix used in high-temperature industry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical expansion of La0.8Sr0.2Fe0.7Ga0.3O3-δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Josserand</w:t>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.11.024⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652709v1</w:t>
+                <w:t xml:space="preserve">hal-00603749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical expansion of La0.8Sr0.2Fe0.7Ga0.3O3-δ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Millot</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of a carbon ramming mix used in high-temperature industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Julian</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193, pp.23-31. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.854-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2011.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603749v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical modelling of mixed conductors in transient stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richet Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.232-237</w:t>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599113v1</w:t>
+                <w:t xml:space="preserve">hal-00567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of atmosphere change paths on the induced chemical expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (3), pp.283-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5065,152 +5095,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+                <w:t xml:space="preserve">Thermo-chemo-mechanical modelling of mixed conductors in transient stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schmitt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richet Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.232-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567765v1</w:t>
+                <w:t xml:space="preserve">hal-00599113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Slag Impregnation on Thermal Degradations in Refractories</w:t>
               </w:r>
@@ -5847,51 +5847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR THERMOMECHANICAL MODELING OF REFRACTORY MASONRY LININGS WITH DRY JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,51 +5955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model for Numerical Modelling of Homogenized Elastic-Viscoplastic Behavior of Mortarless Refractory Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,1041 +6057,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Integrated Digital Image Correlation technique associated to Brazilian disc tests to identify the creep behavior of refractory materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Ceramic Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612005v1</w:t>
+                <w:t xml:space="preserve">hal-02426360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement des joints de maçonnerie hautes température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thy My Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journée comission mixte GFC / SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426360v1</w:t>
+                <w:t xml:space="preserve">hal-02426367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement des joints de maçonnerie hautes température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+                <w:t xml:space="preserve">Thermomechanical behaviour of an alumina spinel refractory for steel ladle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée comission mixte GFC / SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">UNITECR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426367v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behaviour of an alumina spinel refractory for steel ladle applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical Modelling of Refractory Mortarless Masonry Wall Subjected to Biaxial Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR 2019</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533698v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Modelling of Refractory Mortarless Masonry Wall Subjected to Biaxial Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creep characterization of refractory materials at high temperatures using the Integrated Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Mahmoud Alaa Ali</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
+              <w:t xml:space="preserve">United International Technical Conference of Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282564v1</w:t>
+                <w:t xml:space="preserve">hal-02612013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep characterization of refractory materials at high temperatures using the Integrated Digital Image Correlation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">A 2D self-organized percolation model for capillary impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C B. Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United International Technical Conference of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612013v1</w:t>
+                <w:t xml:space="preserve">hal-02133397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D self-organized percolation model for capillary impregnation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C B. Trang</w:t>
+                <w:t xml:space="preserve">Modeling of nonlinear behavior at high temperature of refractory masonries without mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (var), France</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133397v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of nonlinear behavior at high temperature of refractory masonries without mortar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Estimation des coefficients de fluage de maçonnerie avec prise en compte d'interactions entre microfissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">JST Journée scientifique et techniques de l’AMAC avec le CSMA « Homogénéisation et calcul multi-échelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467631v1</w:t>
+                <w:t xml:space="preserve">hal-02499735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des coefficients de fluage de maçonnerie avec prise en compte d'interactions entre microfissures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Application of the Integrated Digital Image Correlation technique associated to Brazilian disc tests to identify the creep behavior of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST Journée scientifique et techniques de l’AMAC avec le CSMA « Homogénéisation et calcul multi-échelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI European Ceramic Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499735v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories at High Temperatures: Basics, Keypoints and New Numerical Developments</w:t>
               </w:r>
@@ -7196,381 +7196,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF NONLINEAR BEHAVIOUR AT HIGH TEMPERATURE OF REFRACTORY MASONRIES WITHOUT MORTAR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories Behavior in service: Keypoints and New Numerical Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Batakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Masonry Conference, Milan, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Material Science and Technology (MS&amp;T 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426310v1</w:t>
+                <w:t xml:space="preserve">hal-01968679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories Behavior in service: Keypoints and New Numerical Developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUMERICAL SIMULATION OF IMPREGNATION IN POROUS MEDIA BY SELF-ORGANIZED GRADIENT PERCOLATION METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Batakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science and Technology (MS&amp;T 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Columbus, Ohio, United States</w:t>
+              <w:t xml:space="preserve">6th Euroupean Conference Computational Mechanics (ECCM 6) and 7th Euroupean Conference Computational Fluid Dynamics (ECCFD 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Glasgow and The University of Edinburgh, UK, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968679v1</w:t>
+                <w:t xml:space="preserve">hal-01818870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATION OF IMPREGNATION IN POROUS MEDIA BY SELF-ORGANIZED GRADIENT PERCOLATION METHOD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">MODELLING OF NONLINEAR BEHAVIOUR AT HIGH TEMPERATURE OF REFRACTORY MASONRIES WITHOUT MORTAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euroupean Conference Computational Mechanics (ECCM 6) and 7th Euroupean Conference Computational Fluid Dynamics (ECCFD 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Glasgow and The University of Edinburgh, UK, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Masonry Conference, Milan, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818870v1</w:t>
+                <w:t xml:space="preserve">hal-02426310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of converter slag as ballast for offshore windmills foundations</w:t>
               </w:r>
@@ -7729,51 +7729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference on Ceramics Materials and Component for energy and environmental applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7792,804 +7792,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the impregnation in the porous media by the Selforganized Gradient Percolation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">A BEHAVIOUR MODEL OF TEXTILE STRUCTURES: DEVELOPMENT, IDENTIFICATION AND IMPLEMENTATION.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Haji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures - CSMA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899245v1</w:t>
+                <w:t xml:space="preserve">hal-03465563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés mécaniques de matériaux conducteurs mixtes à structure pérovskite type La(1-x)Sr(x)Fe(1-y)Ga(y)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">Understanding and identifying the oxygen transport mechanism through a mixed-conductor membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CEn 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Faenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465256v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BEHAVIOUR MODEL OF TEXTILE STRUCTURES: DEVELOPMENT, IDENTIFICATION AND IMPLEMENTATION.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des propriétés mécaniques de matériaux conducteurs mixtes à structure pérovskite type La(1-x)Sr(x)Fe(1-y)Ga(y)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Selom Kaligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465563v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and identifying the oxygen transport mechanism through a mixed-conductor membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">Simulation of the impregnation in the porous media by the Selforganized Gradient Percolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Batakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEn 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Faenza, Italy</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures - CSMA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899370v1</w:t>
+                <w:t xml:space="preserve">hal-01899245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température et de l’atmosphère sur les propriétés mécaniques de conducteurs mixtes par I-DIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New design of perovskite membranes for oxygen separation application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kaligora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">Laure Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">ICCPS 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850514v1</w:t>
+                <w:t xml:space="preserve">hal-01870378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design of perovskite membranes for oxygen separation application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la température et de l’atmosphère sur les propriétés mécaniques de conducteurs mixtes par I-DIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCPS 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">GFC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870378v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selom Kaligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
@@ -8618,77 +8618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the transient stage of semi-permeation through MIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8858,338 +8858,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport de l'oxygène à travers une membrane conductrice mixte en régime transitoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC Journées Annuelles 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.301 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062627v1</w:t>
+                <w:t xml:space="preserve">hal-01716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transport de l'oxygène à travers une membrane conductrice mixte en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GFC Journées Annuelles 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716206v1</w:t>
+                <w:t xml:space="preserve">hal-01062627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Oxygen Transport through MIEC Membrane in Transient Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9283,51 +9283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Masonry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Guimaraes, Portugal. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9404,51 +9404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9473,77 +9473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and modeling of the behavior of commingled yarns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9581,77 +9581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Exchange Model for MIEC Membrane in Transient Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9700,1304 +9700,1274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of oxygen diffusion and surface exchange coefficients of mixed ionic and electronic conductor materials by oxygen semi-permeation measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fouletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gazeau</w:t>
+                <w:t xml:space="preserve">Letian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947039v1</w:t>
+                <w:t xml:space="preserve">hal-01073050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Thermo-Chimio-Mécanique de la cokéfaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et modélisation du comportement thermo‐chimio-­mécanique des oxydes conducteurs mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isler</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT AUSSOIS2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT - Aussois 2013 Ecole de Mécanique des Matériaux - Aussois 2013 Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787743v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation du comportement thermo‐chimio-­mécanique des oxydes conducteurs mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement de deux renforts 3D de mèches comélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT - Aussois 2013 Ecole de Mécanique des Matériaux - Aussois 2013 Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+              <w:t xml:space="preserve">JNC 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. papier 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836166v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073050v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement de deux renforts 3D de mèches comélées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. papier 134</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835903v1</w:t>
+                <w:t xml:space="preserve">hal-01073054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Modélisation du transport de l'oxygéné a travers une membrane conductrice mixte ionique et électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupement Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073054v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">La semi perméabilité à l'oxygène de membranes de structure pérovskite La0,5 A0,5 Fe0,7 Ga0,3 O0-8 (ou Co0,3 O0-), A = Ca, Sr, Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716344v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport de l'oxygéné a travers une membrane conductrice mixte ionique et électronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupement Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814463v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La semi perméabilité à l'oxygène de membranes de structure pérovskite La0,5 A0,5 Fe0,7 Ga0,3 O0-8 (ou Co0,3 O0-), A = Ca, Sr, Ba</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">MODELISATION DU TRANSPORT DE L'OXYGENE A TRAVERS UN OXYDE CONDUCTEUR MIXTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Richet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Aussois 2013 Effets d'environnement sur le comportement m ecanique et la d egradation des mat eriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.Gazeau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946939v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modeling of Coal Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">V International Conference on Coupled Problems in Science and Engineering-COUPLED PROBLEMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. pp.Page 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073052v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macroscopic model of the oxygen transport through MIEC membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11016,635 +10986,661 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modeling of Coal Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damintode Kolani</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL TESTING OF TWO THREE-DIMENSIONAL (3D)-NON CRIMP FABRICS OF COMMINGLED YARNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference on Coupled Problems in Science and Engineering-COUPLED PROBLEMS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain. pp.Page 32</w:t>
+              <w:t xml:space="preserve">13th AUTEX World Textile Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Dresden, Germany. pp.ID 329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837659v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION DU TRANSPORT DE L'OXYGENE A TRAVERS UN OXYDE CONDUCTEUR MIXTE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Measurement of the volume expansion of SiC refractories induced by molten salt corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bouchetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Aussois 2013 Effets d'environnement sur le comportement m ecanique et la d egradation des mat eriaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.Gazeau</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787104v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL TESTING OF TWO THREE-DIMENSIONAL (3D)-NON CRIMP FABRICS OF COMMINGLED YARNS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Determination of oxygen diffusion and surface exchange coefficients of mixed ionic and electronic conductor materials by oxygen semi-permeation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AUTEX World Textile Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Dresden, Germany. pp.ID 329</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828032v1</w:t>
+                <w:t xml:space="preserve">hal-00947039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the volume expansion of SiC refractories induced by molten salt corrosion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+                <w:t xml:space="preserve">Modélisation Thermo-Chimio-Mécanique de la cokéfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rozhkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">MECAMAT AUSSOIS2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716374v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-perméation à l'oxygène de membrane de structure pérovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MACROSCOPIC MODEL OF THE THERMO-CHEMO-MECHANICAL BEHAVIOUR OF MIXED IONIC AND ELECTRONIC CONDUCTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-PACS (axe SOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950513v1</w:t>
+                <w:t xml:space="preserve">hal-00714950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
               </w:r>
@@ -11682,51 +11678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
@@ -11755,77 +11751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the tensile behavior of a polypropylene/glass 3D-fabric: from the yarn to the fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11857,614 +11853,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MACROSCOPIC MODEL OF THE THERMO-CHEMO-MECHANICAL BEHAVIOUR OF MIXED IONIC AND ELECTRONIC CONDUCTORS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+                <w:t xml:space="preserve">Semi-perméation à l'oxygène de membrane de structure pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82253</w:t>
+              <w:t xml:space="preserve">GDR-PACS (axe SOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714950v1</w:t>
+                <w:t xml:space="preserve">hal-00950513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">The increase in blood glucose is accompanied by an adaptation of mitochondrial function in one overweight population related to a 1&amp;quot; degree of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+                <w:t xml:space="preserve">hal-02746583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increase in blood glucose is accompanied by an adaptation of mitochondrial function in one overweight population related to a 1&amp;quot; degree of type 2 diabetes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Fedou</w:t>
+                <w:t xml:space="preserve">Modeling of coal drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746583v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of coal drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damintode Kolani</w:t>
+                <w:t xml:space="preserve">Les effets protecteurs des polyphénols de raisin rouge vis-à-vis des effets métaboliques délétères du fructose passent par une modulation du stress oxydant mitochondrial chez des apparentés diabétiques de type 2 en surpoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787037v1</w:t>
+                <w:t xml:space="preserve">hal-02746577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets protecteurs des polyphénols de raisin rouge vis-à-vis des effets métaboliques délétères du fructose passent par une modulation du stress oxydant mitochondrial chez des apparentés diabétiques de type 2 en surpoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hokayem</w:t>
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746577v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRO-MAGNETO-FLUID-STRUCTURAL COUPLING PROBLEM: THE VIBRATING VISCOMETER</w:t>
               </w:r>
@@ -12565,277 +12565,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen semi-permeation and surface exchange of perovskite membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+                <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications (CMCEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950505v1</w:t>
+                <w:t xml:space="preserve">hal-00836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Oxygen semi-permeation and surface exchange of perovskite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications (CMCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836144v1</w:t>
+                <w:t xml:space="preserve">hal-00950505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a brick mortar masonry using periodic homogenisation and submodelling</w:t>
               </w:r>
@@ -12936,2116 +12936,2116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dry joints on compressive behaviour of refractory linings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sido Sinnema</w:t>
+                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651539v1</w:t>
+                <w:t xml:space="preserve">hal-00611744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+                <w:t xml:space="preserve">Elaboration of La1-xSrxFe1-yGayO3-' multilayer membrane by tape-casting and co-firing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Oral 265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651606v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of La1-xSrxFe1-yGayO3-' multilayer membrane by tape-casting and co-firing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Oral 265</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611376v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Roulet</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611744v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Détermination des limites à la rupture des interfaces briques/mortier à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Journées GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651610v1</w:t>
+                <w:t xml:space="preserve">hal-00651616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Comparison of different designs of bottom linings with dry joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Prigent</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611406v1</w:t>
+                <w:t xml:space="preserve">hal-00649600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Isler</w:t>
+                <w:t xml:space="preserve">Vibrating beams and application to viscometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bellière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
+              <w:t xml:space="preserve">Pan American Congress of Applied Mechanics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Port of Spain, Trinidad and Tobago. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634664v1</w:t>
+                <w:t xml:space="preserve">hal-00658851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651546v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des limites à la rupture des interfaces briques/mortier à haute température</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651616v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different designs of bottom linings with dry joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Isler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Andreev</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649600v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrating beams and application to viscometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Towards a complete macroscopic modelling of the thermo-chemomechanical behaviour of MIECs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Bellière</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Congress of Applied Mechanics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Port of Spain, Trinidad and Tobago. pp.6</w:t>
+              <w:t xml:space="preserve">12th Conference of European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Oral 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658851v1</w:t>
+                <w:t xml:space="preserve">hal-00611383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complete macroscopic modelling of the thermo-chemomechanical behaviour of MIECs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Valentin</w:t>
+                <w:t xml:space="preserve">Effects of dry joints on compressive behaviour of refractory linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Oral 214</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611383v1</w:t>
+                <w:t xml:space="preserve">hal-00651539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des réfractaires utilisés dans l'incinération des déchets : état d'avancement du programme DRulDe (2007-2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Soro</w:t>
+                <w:t xml:space="preserve">L. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826440v1</w:t>
+                <w:t xml:space="preserve">hal-00651614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
+              <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600493v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Josserand</w:t>
+                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651614v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+                <w:t xml:space="preserve">Durabilité des réfractaires utilisés dans l'incinération des déchets : état d'avancement du programme DRulDe (2007-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouziyine Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallet-Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi My Hanh Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600484v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelisation of a Catalytic Membrane Reactor</w:t>
+                <w:t xml:space="preserve">Multi-physical analysis for refractory's design. Case of slag impregnated refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Exhibition and Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00299795v1</w:t>
+                <w:t xml:space="preserve">hal-00299783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physical analysis for refractory's design. Case of slag impregnated refractory</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelisation of a Catalytic Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Exhibition and Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00299783v1</w:t>
+                <w:t xml:space="preserve">hal-00299795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stresses in a Drucker Prager elastoplastic hollow cylinder subjected to thermal shock: influence of material and structure parameters</w:t>
               </w:r>
@@ -15241,260 +15241,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00299842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation d'une maçonnerie réfractaire sans mortier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation thermomécanique d'un réacteur de séparation de l'oxygène de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Prietl</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103336v1</w:t>
+                <w:t xml:space="preserve">hal-00103340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique d'un réacteur de séparation de l'oxygène de l'air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogénéisation d'une maçonnerie réfractaire sans mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prietl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103340v1</w:t>
+                <w:t xml:space="preserve">hal-00103336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stresses in the working lining of a ladle during the steel refining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15539,312 +15539,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical constitutive law for dissymmetric viscous behaviour of refractory materials at high temperatures</w:t>
+                <w:t xml:space="preserve">Dégradation thermomécanique des réfractaires au contact de laitiers sidérurgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unitecr'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Osaka, Japan. pp. 280-281</w:t>
+              <w:t xml:space="preserve">Journées annuelle du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020590v1</w:t>
+                <w:t xml:space="preserve">hal-00020628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation thermomécanique des réfractaires au contact de laitiers sidérurgiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain localization in an elasto-viscoplastic medium subjected to a cyclic thermal loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelle du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Thermal Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Blacksburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020628v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization in an elasto-viscoplastic medium subjected to a cyclic thermal loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical constitutive law for dissymmetric viscous behaviour of refractory materials at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Blacksburg, United States</w:t>
+              <w:t xml:space="preserve">Unitecr'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Osaka, Japan. pp. 280-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020585v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15875,51 +15875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Identification of Asymmetric Creep Parameters Using the I-DIC Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16009,51 +16009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th International Colloquium on Refractories 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16078,90 +16078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés mécaniques de membrane céramique par corrélation d’images à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16203,77 +16203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation modèles/expériences des échanges à la surface d’un conducteur mixte (MIEC) avec l’atmosphère ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16814,51 +16814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BCDC17"/>
+    <w:nsid w:val="9B1D2DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17045,51 +17045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4606-8356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076318664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02511211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Batakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Samadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couronne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061667" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desjardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Bourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40592-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4264-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riechmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQ3D9Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314551035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.06.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92Z3JRF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01079102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.72" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.02.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZNXN4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068301jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24SG1GHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.04.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Nicolas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02533698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612013v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B. Trang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01818870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02024034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fixaris M." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Iosif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Henriot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465563v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaligora" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guironnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Rocher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814463v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947023v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828032v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950513v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772683v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hokayem" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luyton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826440v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouziyine Bahloul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020628v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611993v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968676v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681950v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428183v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4606-8356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076318664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02511211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Batakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Samadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couronne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061667" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desjardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Bourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40592-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4264-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riechmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQ3D9Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.06.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92Z3JRF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314551035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01079102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.72" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.02.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZNXN4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068301jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24SG1GHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.04.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Olivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02533698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133397v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B. Trang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01818870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02024034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fixaris M." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Iosif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Henriot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guironnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaligora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Rocher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787104v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772683v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746583v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hokayem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luyton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826440v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouziyine Bahloul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299795v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611993v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968676v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681950v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428183v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>