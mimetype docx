--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -1316,295 +1316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose tolerance in Canadian and French cystic fibrosis adult patients</w:t>
+                <w:t xml:space="preserve">Ghrelin concentration as an indicator of eating-disorder risk in obese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Reynaud</w:t>
+                <w:t xml:space="preserve">S. Iceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boudreau</w:t>
+                <w:t xml:space="preserve">B. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Touzet</w:t>
+                <w:t xml:space="preserve">K. Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Desjardins</w:t>
+                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. Bourdy</w:t>
+                <w:t xml:space="preserve">B. Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.4763. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.160--166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40592-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195203v1</w:t>
+                <w:t xml:space="preserve">hal-02466326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin concentration as an indicator of eating-disorder risk in obese women</w:t>
+                <w:t xml:space="preserve">Glucose tolerance in Canadian and French cystic fibrosis adult patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Iceta</w:t>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Julien</w:t>
+                <w:t xml:space="preserve">V. Boudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Seyssel</w:t>
+                <w:t xml:space="preserve">S. Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
+                <w:t xml:space="preserve">K. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Segrestin</w:t>
+                <w:t xml:space="preserve">S. P. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (2), pp.160--166. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40592-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466326v1</w:t>
+                <w:t xml:space="preserve">hal-02195203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized gradient percolation method for numerical simulation of impregnation in porous media</w:t>
               </w:r>
@@ -1848,282 +1848,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EASL-EASD-EASO clinical practice guidelines for the management of non-alcoholic fatty liver disease in severely obese people: do they lead to over-referral?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Disse</w:t>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cuerq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Refractories Worldforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848153v1</w:t>
+                <w:t xml:space="preserve">hal-01761601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of a steel ladle using periodical homogenisation for the refractory masonries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EASL-EASD-EASO clinical practice guidelines for the management of non-alcoholic fatty liver disease in severely obese people: do they lead to over-referral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Disse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Drai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Yahmi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. J. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refractories Worldforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (7), pp.1218-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-017-4264-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761601v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface exchange model for ITM membrane in transient stage</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of binding system on the compressive behaviour of refractory mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V.D. Stel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,51 +3153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of energy metabolism and mitochondrial function in skeletal muscle during lipid overfeeding in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,679 +3281,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxygen transport through MIEC membrane in transient stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">M. Bouchetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.72⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.68 (2014) 253-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079102v1</w:t>
+                <w:t xml:space="preserve">hal-00916918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Modelling of the oxygen transport through MIEC membrane in transient stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.68 (2014) 253-266. </w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.72-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916918v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of La1−xSrxFe1−yGayO3−δ multilayer membranes by tape casting and co-firing for syngas application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale transmissivity study of drain-tube planar geocomposites: effect of experimental device on test representativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+                <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nguyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.1849-1858. </w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), p. 119 - p. 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/gein.13.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907443v1</w:t>
+                <w:t xml:space="preserve">hal-00857381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Experimental Factors on Oxygen Semi-Permeation Measurements</w:t>
+                <w:t xml:space="preserve">Elaboration of La1−xSrxFe1−yGayO3−δ multilayer membranes by tape casting and co-firing for syngas application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fouletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlu C. Steil</w:t>
+                <w:t xml:space="preserve">L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.1849-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.068301jes⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale transmissivity study of drain-tube planar geocomposites: effect of experimental device on test representativeness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Experimental Factors on Oxygen Semi-Permeation Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
+                <w:t xml:space="preserve">Jacques Fouletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu C. Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (3), p. 119 - p. 128. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160, pp.F60-F68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/gein.13.00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.068301jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857381v1</w:t>
+                <w:t xml:space="preserve">hal-00780335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the volume expansion of SiC refractories induced by molten salt corrosion</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behaviour of dry joints in refractory ceramic masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of oxide bonded silicon carbide refractories by molten salts in solid waste-to-energy facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4987,230 +4987,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of atmosphere change paths on the induced chemical expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Valentin</w:t>
+                <w:t xml:space="preserve">Thermo-chemo-mechanical modelling of mixed conductors in transient stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (3), pp.283-287</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.232-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604468v1</w:t>
+                <w:t xml:space="preserve">hal-00599113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-chemo-mechanical modelling of mixed conductors in transient stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Olivier</w:t>
+                <w:t xml:space="preserve">Effect of atmosphere change paths on the induced chemical expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richet Nicolas</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.232-237</w:t>
+              <w:t xml:space="preserve">Ceramics materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (3), pp.283-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599113v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Slag Impregnation on Thermal Degradations in Refractories</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nonlinear behavior at high temperature of refractory masonries without mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,152 +7071,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories at High Temperatures: Basics, Keypoints and New Numerical Developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING OF NONLINEAR BEHAVIOUR AT HIGH TEMPERATURE OF REFRACTORY MASONRIES WITHOUT MORTAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Breder Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">10th International Masonry Conference, Milan, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968683v1</w:t>
+                <w:t xml:space="preserve">hal-02426310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories Behavior in service: Keypoints and New Numerical Developments</w:t>
               </w:r>
@@ -7442,135 +7425,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF NONLINEAR BEHAVIOUR AT HIGH TEMPERATURE OF REFRACTORY MASONRIES WITHOUT MORTAR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modelling of Refractories at High Temperatures: Basics, Keypoints and New Numerical Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Batakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Masonry Conference, Milan, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426310v1</w:t>
+                <w:t xml:space="preserve">hal-01968683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of converter slag as ballast for offshore windmills foundations</w:t>
               </w:r>
@@ -7729,51 +7729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference on Ceramics Materials and Component for energy and environmental applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8008,260 +8008,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés mécaniques de matériaux conducteurs mixtes à structure pérovskite type La(1-x)Sr(x)Fe(1-y)Ga(y)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
+                <w:t xml:space="preserve">Simulation of the impregnation in the porous media by the Selforganized Gradient Percolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Batakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures - CSMA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465256v1</w:t>
+                <w:t xml:space="preserve">hal-01899245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the impregnation in the porous media by the Selforganized Gradient Percolation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">Identification des propriétés mécaniques de matériaux conducteurs mixtes à structure pérovskite type La(1-x)Sr(x)Fe(1-y)Ga(y)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selom Kaligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures - CSMA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899245v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New design of perovskite membranes for oxygen separation application</w:t>
               </w:r>
@@ -8487,277 +8487,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
+                <w:t xml:space="preserve">Modelling of the transient stage of semi-permeation through MIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176618v1</w:t>
+                <w:t xml:space="preserve">hal-01176596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the transient stage of semi-permeation through MIEC</w:t>
+                <w:t xml:space="preserve">Mechanical characterisation at high temperature by integrated digital image correlation method, application to Mixed Ionic and Electronic Conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selom Kaligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ceramic Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176596v1</w:t>
+                <w:t xml:space="preserve">hal-01176618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Maximum Admissible Stress on Coke Oven Walls</w:t>
               </w:r>
@@ -8858,282 +8858,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transport de l'oxygène à travers une membrane conductrice mixte en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GFC Journées Annuelles 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716206v1</w:t>
+                <w:t xml:space="preserve">hal-01062627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport de l'oxygène à travers une membrane conductrice mixte en régime transitoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC Journées Annuelles 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.301 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062627v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Oxygen Transport through MIEC Membrane in Transient Stage</w:t>
               </w:r>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,51 +9404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,51 +9607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9700,1123 +9700,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073050v1</w:t>
+                <w:t xml:space="preserve">hal-01073054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation du comportement thermo‐chimio-­mécanique des oxydes conducteurs mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transport de l'oxygéné a travers une membrane conductrice mixte ionique et électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT - Aussois 2013 Ecole de Mécanique des Matériaux - Aussois 2013 Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupement Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836166v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du comportement de deux renforts 3D de mèches comélées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">La semi perméabilité à l'oxygène de membranes de structure pérovskite La0,5 A0,5 Fe0,7 Ga0,3 O0-8 (ou Co0,3 O0-), A = Ca, Sr, Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France. papier 134</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835903v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073052v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Behaviour of coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073054v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport de l'oxygéné a travers une membrane conductrice mixte ionique et électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude et modélisation du comportement thermo‐chimio-­mécanique des oxydes conducteurs mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupement Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT - Aussois 2013 Ecole de Mécanique des Matériaux - Aussois 2013 Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814463v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La semi perméabilité à l'oxygène de membranes de structure pérovskite La0,5 A0,5 Fe0,7 Ga0,3 O0-8 (ou Co0,3 O0-), A = Ca, Sr, Ba</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">Influence of different masonry designs of bottom linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946939v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du comportement de deux renforts 3D de mèches comélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">JNC 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France. papier 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716344v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION DU TRANSPORT DE L'OXYGENE A TRAVERS UN OXYDE CONDUCTEUR MIXTE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+                <w:t xml:space="preserve">A macroscopic model of the oxygen transport through MIEC membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Aussois 2013 Effets d'environnement sur le comportement m ecanique et la d egradation des mat eriaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.Gazeau</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787104v1</w:t>
+                <w:t xml:space="preserve">hal-00947023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Chemo-Mechanical Modeling of Coal Pyrolysis</w:t>
               </w:r>
@@ -10891,182 +10891,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic model of the oxygen transport through MIEC membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gazeau</w:t>
+                <w:t xml:space="preserve">MODELISATION DU TRANSPORT DE L'OXYGENE A TRAVERS UN OXYDE CONDUCTEUR MIXTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Aussois 2013 Effets d'environnement sur le comportement m ecanique et la d egradation des mat eriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.Gazeau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947023v1</w:t>
+                <w:t xml:space="preserve">hal-00787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL TESTING OF TWO THREE-DIMENSIONAL (3D)-NON CRIMP FABRICS OF COMMINGLED YARNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11268,51 +11268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of oxygen diffusion and surface exchange coefficients of mixed ionic and electronic conductor materials by oxygen semi-permeation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11499,972 +11499,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MACROSCOPIC MODEL OF THE THERMO-CHEMO-MECHANICAL BEHAVIOUR OF MIXED IONIC AND ELECTRONIC CONDUCTORS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gazeau</w:t>
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82253</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714950v1</w:t>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">The increase in blood glucose is accompanied by an adaptation of mitochondrial function in one overweight population related to a 1&amp;quot; degree of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772686v1</w:t>
+                <w:t xml:space="preserve">hal-02746583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the tensile behavior of a polypropylene/glass 3D-fabric: from the yarn to the fabric</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hivet</w:t>
+                <w:t xml:space="preserve">Modeling of coal drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damintode Kolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Conference on 3D Fabrics and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772683v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-perméation à l'oxygène de membrane de structure pérovskite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Fouletier</w:t>
+                <w:t xml:space="preserve">Les effets protecteurs des polyphénols de raisin rouge vis-à-vis des effets métaboliques délétères du fructose passent par une modulation du stress oxydant mitochondrial chez des apparentés diabétiques de type 2 en surpoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-PACS (axe SOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950513v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increase in blood glucose is accompanied by an adaptation of mitochondrial function in one overweight population related to a 1&amp;quot; degree of type 2 diabetes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Fedou</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the tensile behavior of a polypropylene/glass 3D-fabric: from the yarn to the fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">4th World Conference on 3D Fabrics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746583v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of coal drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damintode Kolani</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du comportement en compression de joints secs de maçonneries réfractaires avec corrélation d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Diffusion in Solids and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">4ème Journées Spécialisées sur les Céramiques Réfractaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787037v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets protecteurs des polyphénols de raisin rouge vis-à-vis des effets métaboliques délétères du fructose passent par une modulation du stress oxydant mitochondrial chez des apparentés diabétiques de type 2 en surpoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hokayem</w:t>
+                <w:t xml:space="preserve">A MACROSCOPIC MODEL OF THE THERMO-CHEMO-MECHANICAL BEHAVIOUR OF MIXED IONIC AND ELECTRONIC CONDUCTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746577v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Semi-perméation à l'oxygène de membrane de structure pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">GDR-PACS (axe SOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+                <w:t xml:space="preserve">hal-00950513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRO-MAGNETO-FLUID-STRUCTURAL COUPLING PROBLEM: THE VIBRATING VISCOMETER</w:t>
               </w:r>
@@ -12565,277 +12565,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Oxygen semi-permeation and surface exchange of perovskite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Reichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications (CMCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836144v1</w:t>
+                <w:t xml:space="preserve">hal-00950505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen semi-permeation and surface exchange of perovskite membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Fouletier</w:t>
+                <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications (CMCEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950505v1</w:t>
+                <w:t xml:space="preserve">hal-00836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a brick mortar masonry using periodic homogenisation and submodelling</w:t>
               </w:r>
@@ -12936,398 +12936,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Roulet</w:t>
+                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
+              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611744v1</w:t>
+                <w:t xml:space="preserve">hal-00651610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of La1-xSrxFe1-yGayO3-' multilayer membrane by tape-casting and co-firing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vivet</w:t>
+                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Oral 265</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611376v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Isler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651606v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of a blast furnace hearth</w:t>
               </w:r>
@@ -13773,390 +13765,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dry Joints on Compressive Behaviour of Refractory Linings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sido Sinnema</w:t>
+                <w:t xml:space="preserve">Experimental set-up for mortar / brick interface strength characterization at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Science and Education of Refractories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wuhan, China. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">UNITECR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651610v1</w:t>
+                <w:t xml:space="preserve">hal-00651606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+                <w:t xml:space="preserve">Elaboration of La1-xSrxFe1-yGayO3-' multilayer membrane by tape-casting and co-firing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Prigent</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
+              <w:t xml:space="preserve">12th Conference of the European Ceramics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Oral 265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611406v1</w:t>
+                <w:t xml:space="preserve">hal-00611376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a coke oven heating wall</w:t>
+                <w:t xml:space="preserve">Latest Evolution in Blast Furnace Hearth thermo-Mechanical Stress Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Landreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Isler</w:t>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Coke and Ironmaking Congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dusserdolf, Germany. pp.20-25</w:t>
+              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dusseldorf, France. pp.CD rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634664v1</w:t>
+                <w:t xml:space="preserve">hal-00611744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a complete macroscopic modelling of the thermo-chemomechanical behaviour of MIECs</w:t>
               </w:r>
@@ -14250,51 +14250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dry joints on compressive behaviour of refractory linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sido Sinnema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14352,398 +14352,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amna Rekik</w:t>
+                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Josserand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651614v1</w:t>
+                <w:t xml:space="preserve">hal-00600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un pisé au comportement compactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600484v1</w:t>
+                <w:t xml:space="preserve">hal-00651614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of joint effect in refractory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thi My Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
+              <w:t xml:space="preserve">12th International Cermic Congress - CIMTEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600493v1</w:t>
+                <w:t xml:space="preserve">hal-00600484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des réfractaires utilisés dans l'incinération des déchets : état d'avancement du programme DRulDe (2007-2011)</w:t>
               </w:r>
@@ -14848,204 +14848,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physical analysis for refractory's design. Case of slag impregnated refractory</w:t>
+                <w:t xml:space="preserve">Thermomechanical modelisation of a Catalytic Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Exhibition and Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00299783v1</w:t>
+                <w:t xml:space="preserve">hal-00299795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelisation of a Catalytic Membrane Reactor</w:t>
+                <w:t xml:space="preserve">Multi-physical analysis for refractory's design. Case of slag impregnated refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Exhibition and Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00299795v1</w:t>
+                <w:t xml:space="preserve">hal-00299783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stresses in a Drucker Prager elastoplastic hollow cylinder subjected to thermal shock: influence of material and structure parameters</w:t>
               </w:r>
@@ -16117,51 +16117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16229,51 +16229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Reichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16814,51 +16814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B1D2DEE"/>
+    <w:nsid w:val="F6E9B99A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17045,51 +17045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4606-8356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076318664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02511211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Batakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Samadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couronne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061667" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desjardins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Bourdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40592-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4264-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riechmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQ3D9Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.06.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92Z3JRF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314551035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01079102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.72" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.02.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZNXN4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068301jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24SG1GHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.04.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Olivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02533698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133397v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B. Trang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01818870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02024034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fixaris M." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Iosif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Henriot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guironnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaligora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Rocher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787104v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772683v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746583v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hokayem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luyton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826440v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouziyine Bahloul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299795v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611993v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968676v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681950v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428183v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-blond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4606-8356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076318664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19691/j.cnki.1004-4493.2024.03.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rekik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mahmoud Alaa Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teixeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106810" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02511211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Batakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Breder Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Samadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couronne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061667" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.01.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desjardins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Bourdy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40592-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.10.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andreev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Yahmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sido Sinnema" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuerq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Drai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4264-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riechmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CQ3D9Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Andreev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.06.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92Z3JRF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Jean-Emile.Rocher@univ-Orleans.Fr Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gilibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314551035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Stel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J91F13S6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alligier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanseaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loizon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01079102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Reichmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.72" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.02.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZNXN4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.068301jes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damintode Kolani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rozhkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.336.121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.04.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24SG1GHS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.04.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Olivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02533698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Dupre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133397v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B. Trang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499735v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01818870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02024034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fixaris M." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Iosif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Henriot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haji" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465256v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selom Kaligora" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guironnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaligora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176596v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallienne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814463v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946939v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836166v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Genty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835903v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Rocher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787104v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hokayem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787037v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieusset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luyton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772683v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715034v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Badiane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belli&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vancayzeele" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651616v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649600v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651606v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611376v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Josserand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826440v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouziyine Bahloul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet-Doncieux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299842v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prietl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611993v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01968676v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681950v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428183v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>