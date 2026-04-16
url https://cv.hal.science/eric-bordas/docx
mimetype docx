--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric BORDAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Balzac. Splendeurs et misères d'un parent pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2020, 2406101290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Constant : l'esprit d'une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne - Coll. "Le XIXe siècle en représentation(s)", 2019, Le XIXe siècle en représentation(s), Jean-Marie Roulin, 978-2-86272-713-4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puse.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Philosophie dans le boudoir&amp;quot; du marquis de Sade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.264, 2010, Foliothèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style: un mot et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.308, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur la littérature / Germaine de Staël-Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie générale française, pp.350, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal et le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.292, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Sand : écritures et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erudit, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, discours et détours : pour une stylistique de l'énonciation romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.367, 2003, Champs du signe (Collection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies balzaciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Christian Pirot, pp.281, 2003, 2-86808-197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 284 p., 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17257-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire d'auteur : questions de méthode et de théories [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124e année, n° 2, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne. Clichés et clichages. Mélanges offerts à Anne- Marie Perrin-Naffakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2001, Clichés et clichages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, une pensée de la totalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philosopher avec le romantisme français, sous la direction de Martin Mees, 213, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.213.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et expressivité : émergence d’un paradigme critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stylistique, sous la direction de Jacques Dürrenmatt, 203, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.203.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivité de la cataphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00087.bor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QUEL CASSE-COUILLES, QUE CETTE FILLE ! »Préciosités et familiarités langagières dans la prose de L’homme foudroyé de Cendrars : un oxymore stylistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.163.0.3286952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il est nécessaire de forger des mots». Les néologismes dans Le Cousin Pons de Balzac : du mot au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.159.0.3285404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la &amp;quot;valeur expressive&amp;quot; en grammaire? Le cas de la ponctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Imaginaires de la ponctuation. Ordre et inquiétude du discours, 75, pp.127-143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.151.0.3183398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique des GN sujets dans La Fortune des Rougon de Zola. Grammaire d'une métonymisation généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stylistique et la question de la valeur : l’enjeu théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style, du manuscrit à l'œuvre publiée, 98, pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style & culture / Dick Hebdige, Sous-culture. Le sens du style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 754, pp.281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'homo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En majeur ou en mineur ? Tonalités et modalités des incipit romanesques stendhaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 74, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, grand romancier du Pacs sur la représentation de la sexualité chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des livres et des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire des carnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 961 (Mai 2009), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolepses dans 'Sous le soleil de Satan' de Bernanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 119, pp.49- 53. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.119.0.2033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en subordonnées complétives juxtaposées dans 'Itinéraire de Paris à Jérusalem' de Chateaubriand (1811)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.23- 31. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.112.0.2019837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;stylistique des concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.240-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style gay ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147 (Octobre 2007), pp.115-129. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le style ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 718 (mars 2007), pp.131- 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste déictique averbal de Diderot dans le 'Salon' de 1761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 115, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.115.0.2024724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques du réalisme : de quelques stylèmes du romanesque dix-neuviémiste français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Upsaliensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 71, pp.97- 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel sujet ø dans l'écriture diariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 111, pp.3- 6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.111.0.2017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires du terroir à propos des Légendes rustiques de George Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 106 (N° 1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.061.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases 'simples' de Pierre Herbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° HS-3, pp.59- 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysyndète, fait de style « philosophique » dans « Louis Lambert » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année balzacienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Balzac et le roman philosophique, 7 (1), pp.67- 81. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/balz.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et sociocritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Analyse du discours et sociocritique, 140, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures gays et identités queers, ou la pensée d'un style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 683, pp.280-295. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.683.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYLISTIQUE ET HISTOIRE LITTÉRAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (3), pp.579-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Rimbaud dans le polar français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIX siècle à la loupe. Hommage à Steve Murphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.75-101, 2024, 978-2-406-17002-0. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17002-0.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion alphabétique'' ? Lisibilité des Éléments de littérature de Marmontel : pensée et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Esmein-Sarrazin, Aurélia Gaillard, Florence Magnot-Ogilvy, Gaël Rideau &amp; Catriona Seth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières. Pour Sophie Lefay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.383-392, 2024, Interférences, 978-2-7535-9453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un mot fera comprendre». Sur un aspect de la poétique (lexicale) de l'énergie chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Déruelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honoré de Balzac, Le Cousin Pons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2018, 978-2-7535-7575-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement II. Palimphrasies, épanalepses et autres figures de répétition dans &amp;lt;i&amp;gt;Le Neveu de Rameau&amp;lt;/i&amp;gt;. Rythme et diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 16, Christine de Pizan, Montaigne, Molière, Diderot, Hugo, Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.179-196, 2016, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0548-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/LSAC9468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le démodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inactualité : la littérature est-elle de son temps ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, Savoir. Lettres, 978-2-7056-8432-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de stylistique appliquée de Julien Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdenet, Xavier and Glaudes, Pierre and Vanoosthuyse, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire "Le rouge et le noir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2013, 978-2-8124-2084-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Steve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis (« Aloysius ») Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-275, 2010, Didact. français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans &amp;quot;Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-275, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le porno-style de Georges Molinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Denis, Mireille Huchon, Anna Jaubert, Michael Rinn et Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au corps du texte. Hommage à Georges Molinié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.249-256, 2010, Bibliothèque de grammaire et linguistique, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prose lisse de Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bony, Gabrielle Chamarat-Malandain et Hisashi Mizuno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard de Nerval et l'esthétique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.329-342, 2010, Savoirs lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie et langue littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue littéraire à l'aube du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.71-79, 2010, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et représentation dans &amp;quot;la Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.59-66, 2010, Littératures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche de l'absolu ; L'Enfant maudit Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 20, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet, ou l'homo, c'est le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alazet, Bernard; Dambre, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Genet : rituels de l'exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.33-41, 2009, Écritures, 978-2-915611-31-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique est-elle une herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matsuzawa, Kazuhiro;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balzac, Flaubert, la genèse de l'oeuvre et la question de l'interprétation [proceedings of the Second International Conference, the 14, 15, 16 December 2007, Nagoya]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Nagoya, pp.7-11, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès obsessionnels : énonciation et masturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verdier, Lionel;Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès : signe ou poncif de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.223-236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame au bord de la mer ; Maître Cornelius ; L'Auberge rouge ; Sur Catherine de Medicis Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 21, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paysans ; Le Médecin de campagne Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 19, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlures stendhaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanoosthuyse, François;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal dialoguiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Curé de village ; Le Lys dans la vallée Honoré de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 5, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inversions ou les invertis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontvieille-Cordani, Agnès;Thonnerieux, Stéphanie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre des mots à la lecture des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo homo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Millet, Claude;Naugrette, Florence;Spiquel, Agnès;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choses vues à travers Hugo : hommage à Guy Rosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.241- 251, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz ironiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivès, Vincent;Tamine, Joëlle Gardes;Marcandier, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.185- 193, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans du Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reid, Martine;Riot-Sarcey, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">George Sand, littérature et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Pleins feux, pp.113- 129, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le babeylisme scriptural de Stendhal, ou le style comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corredor, Marie-Rose;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal à Cosmopolis : Stendhal et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLUG Université Stendhal, pp.219- 231, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pléiades', roman malicieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney, Vincent;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miroir et le chemin : l'univers romanesque de Pierre-Louis Rey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.57- 65, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pantomines de Champfleury, ou comment faire parler la mort : une écriture du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champfleury, écrivain chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.321- 335, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censure juridique et littérature homosexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefrère, Jean-Jacques;Pierssens, Michel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Censure: neuvième Colloque des Invalides, 16 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.107- 113, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore selon Bally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiss, Jean-Louis;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Bally, 1865-1947 : historicité des débats linguistiques et didactiques : stylistique, énonciation, crise du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.83- 90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric BORDAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Balzac. Splendeurs et misères d'un parent pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2020, 2406101290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Constant : l'esprit d'une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne - Coll. "Le XIXe siècle en représentation(s)", 2019, Le XIXe siècle en représentation(s), Jean-Marie Roulin, 978-2-86272-713-4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puse.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Philosophie dans le boudoir&amp;quot; du marquis de Sade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.264, 2010, Foliothèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style: un mot et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.308, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur la littérature / Germaine de Staël-Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie générale française, pp.350, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal et le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.292, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Sand : écritures et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erudit, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, discours et détours : pour une stylistique de l'énonciation romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.367, 2003, Champs du signe (Collection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies balzaciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Christian Pirot, pp.281, 2003, 2-86808-197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire d'auteur : questions de méthode et de théories [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124e année, n° 2, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 284 p., 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17257-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne. Clichés et clichages. Mélanges offerts à Anne- Marie Perrin-Naffakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2001, Clichés et clichages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, une pensée de la totalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philosopher avec le romantisme français, sous la direction de Martin Mees, 213, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.213.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et expressivité : émergence d’un paradigme critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stylistique, sous la direction de Jacques Dürrenmatt, 203, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.203.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivité de la cataphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00087.bor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QUEL CASSE-COUILLES, QUE CETTE FILLE ! »Préciosités et familiarités langagières dans la prose de L’homme foudroyé de Cendrars : un oxymore stylistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.163.0.3286952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il est nécessaire de forger des mots». Les néologismes dans Le Cousin Pons de Balzac : du mot au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.159.0.3285404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la &amp;quot;valeur expressive&amp;quot; en grammaire? Le cas de la ponctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Imaginaires de la ponctuation. Ordre et inquiétude du discours, 75, pp.127-143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.151.0.3183398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique des GN sujets dans La Fortune des Rougon de Zola. Grammaire d'une métonymisation généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stylistique et la question de la valeur : l’enjeu théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style, du manuscrit à l'œuvre publiée, 98, pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'homo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style & culture / Dick Hebdige, Sous-culture. Le sens du style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 754, pp.281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En majeur ou en mineur ? Tonalités et modalités des incipit romanesques stendhaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 74, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, grand romancier du Pacs sur la représentation de la sexualité chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des livres et des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire des carnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 961 (Mai 2009), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolepses dans 'Sous le soleil de Satan' de Bernanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 119, pp.49- 53. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.119.0.2033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste déictique averbal de Diderot dans le 'Salon' de 1761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 115, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.115.0.2024724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques du réalisme : de quelques stylèmes du romanesque dix-neuviémiste français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Upsaliensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 71, pp.97- 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en subordonnées complétives juxtaposées dans 'Itinéraire de Paris à Jérusalem' de Chateaubriand (1811)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.23- 31. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.112.0.2019837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;stylistique des concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.240-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style gay ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147 (Octobre 2007), pp.115-129. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le style ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 718 (mars 2007), pp.131- 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel sujet ø dans l'écriture diariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 111, pp.3- 6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.111.0.2017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires du terroir à propos des Légendes rustiques de George Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 106 (N° 1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.061.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases 'simples' de Pierre Herbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° HS-3, pp.59- 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysyndète, fait de style « philosophique » dans « Louis Lambert » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année balzacienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Balzac et le roman philosophique, 7 (1), pp.67- 81. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/balz.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et sociocritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Analyse du discours et sociocritique, 140, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures gays et identités queers, ou la pensée d'un style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 683, pp.280-295. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.683.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYLISTIQUE ET HISTOIRE LITTÉRAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (3), pp.579-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion alphabétique'' ? Lisibilité des Éléments de littérature de Marmontel : pensée et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Esmein-Sarrazin, Aurélia Gaillard, Florence Magnot-Ogilvy, Gaël Rideau &amp; Catriona Seth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières. Pour Sophie Lefay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.383-392, 2024, Interférences, 978-2-7535-9453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Rimbaud dans le polar français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIX siècle à la loupe. Hommage à Steve Murphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.75-101, 2024, 978-2-406-17002-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17002-0.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un mot fera comprendre». Sur un aspect de la poétique (lexicale) de l'énergie chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Déruelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honoré de Balzac, Le Cousin Pons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2018, 978-2-7535-7575-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement II. Palimphrasies, épanalepses et autres figures de répétition dans &amp;lt;i&amp;gt;Le Neveu de Rameau&amp;lt;/i&amp;gt;. Rythme et diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 16, Christine de Pizan, Montaigne, Molière, Diderot, Hugo, Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.179-196, 2016, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0548-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/LSAC9468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le démodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inactualité : la littérature est-elle de son temps ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, Savoir. Lettres, 978-2-7056-8432-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de stylistique appliquée de Julien Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdenet, Xavier and Glaudes, Pierre and Vanoosthuyse, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire "Le rouge et le noir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2013, 978-2-8124-2084-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie et langue littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue littéraire à l'aube du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.71-79, 2010, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et représentation dans &amp;quot;la Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.59-66, 2010, Littératures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Steve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis (« Aloysius ») Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-275, 2010, Didact. français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans &amp;quot;Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-275, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le porno-style de Georges Molinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Denis, Mireille Huchon, Anna Jaubert, Michael Rinn et Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au corps du texte. Hommage à Georges Molinié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.249-256, 2010, Bibliothèque de grammaire et linguistique, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prose lisse de Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bony, Gabrielle Chamarat-Malandain et Hisashi Mizuno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard de Nerval et l'esthétique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.329-342, 2010, Savoirs lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paysans ; Le Médecin de campagne Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 19, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche de l'absolu ; L'Enfant maudit Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 20, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet, ou l'homo, c'est le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alazet, Bernard; Dambre, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Genet : rituels de l'exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.33-41, 2009, Écritures, 978-2-915611-31-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique est-elle une herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matsuzawa, Kazuhiro;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balzac, Flaubert, la genèse de l'oeuvre et la question de l'interprétation [proceedings of the Second International Conference, the 14, 15, 16 December 2007, Nagoya]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Nagoya, pp.7-11, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès obsessionnels : énonciation et masturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verdier, Lionel;Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès : signe ou poncif de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.223-236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame au bord de la mer ; Maître Cornelius ; L'Auberge rouge ; Sur Catherine de Medicis Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 21, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlures stendhaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanoosthuyse, François;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal dialoguiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Curé de village ; Le Lys dans la vallée Honoré de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 5, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo homo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Millet, Claude;Naugrette, Florence;Spiquel, Agnès;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choses vues à travers Hugo : hommage à Guy Rosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.241- 251, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inversions ou les invertis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontvieille-Cordani, Agnès;Thonnerieux, Stéphanie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre des mots à la lecture des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz ironiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivès, Vincent;Tamine, Joëlle Gardes;Marcandier, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.185- 193, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans du Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reid, Martine;Riot-Sarcey, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">George Sand, littérature et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Pleins feux, pp.113- 129, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le babeylisme scriptural de Stendhal, ou le style comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corredor, Marie-Rose;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal à Cosmopolis : Stendhal et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLUG Université Stendhal, pp.219- 231, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore selon Bally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiss, Jean-Louis;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Bally, 1865-1947 : historicité des débats linguistiques et didactiques : stylistique, énonciation, crise du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.83- 90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pléiades', roman malicieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney, Vincent;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miroir et le chemin : l'univers romanesque de Pierre-Louis Rey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.57- 65, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pantomines de Champfleury, ou comment faire parler la mort : une écriture du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champfleury, écrivain chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.321- 335, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censure juridique et littérature homosexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefrère, Jean-Jacques;Pierssens, Michel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Censure: neuvième Colloque des Invalides, 16 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.107- 113, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.1909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17257-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.213.0042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00087.bor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286952" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.151.0.3183398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.119.0.2033425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.112.0.2019837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.147.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.115.0.2024724" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.111.0.2017847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.061.0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.683.0280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17002-0.p.0075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LSAC9468" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2373/lectures-de-gaspard-de-la-nuit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.1909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17257-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.213.0042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00087.bor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286952" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.151.0.3183398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.119.0.2033425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.115.0.2024724" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.112.0.2019837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.147.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.111.0.2017847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.061.0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.683.0280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17002-0.p.0075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LSAC9468" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2373/lectures-de-gaspard-de-la-nuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>