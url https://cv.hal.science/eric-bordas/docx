--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric BORDAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Balzac. Splendeurs et misères d'un parent pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2020, 2406101290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Constant : l'esprit d'une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne - Coll. "Le XIXe siècle en représentation(s)", 2019, Le XIXe siècle en représentation(s), Jean-Marie Roulin, 978-2-86272-713-4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puse.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Philosophie dans le boudoir&amp;quot; du marquis de Sade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.264, 2010, Foliothèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style: un mot et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.308, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur la littérature / Germaine de Staël-Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie générale française, pp.350, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal et le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.292, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Sand : écritures et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erudit, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, discours et détours : pour une stylistique de l'énonciation romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.367, 2003, Champs du signe (Collection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies balzaciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Christian Pirot, pp.281, 2003, 2-86808-197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire d'auteur : questions de méthode et de théories [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124e année, n° 2, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 284 p., 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17257-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne. Clichés et clichages. Mélanges offerts à Anne- Marie Perrin-Naffakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2001, Clichés et clichages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, une pensée de la totalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philosopher avec le romantisme français, sous la direction de Martin Mees, 213, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.213.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et expressivité : émergence d’un paradigme critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stylistique, sous la direction de Jacques Dürrenmatt, 203, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.203.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivité de la cataphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00087.bor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QUEL CASSE-COUILLES, QUE CETTE FILLE ! »Préciosités et familiarités langagières dans la prose de L’homme foudroyé de Cendrars : un oxymore stylistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.163.0.3286952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il est nécessaire de forger des mots». Les néologismes dans Le Cousin Pons de Balzac : du mot au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.159.0.3285404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la &amp;quot;valeur expressive&amp;quot; en grammaire? Le cas de la ponctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Imaginaires de la ponctuation. Ordre et inquiétude du discours, 75, pp.127-143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.151.0.3183398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique des GN sujets dans La Fortune des Rougon de Zola. Grammaire d'une métonymisation généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stylistique et la question de la valeur : l’enjeu théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style, du manuscrit à l'œuvre publiée, 98, pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'homo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style & culture / Dick Hebdige, Sous-culture. Le sens du style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 754, pp.281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En majeur ou en mineur ? Tonalités et modalités des incipit romanesques stendhaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 74, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, grand romancier du Pacs sur la représentation de la sexualité chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des livres et des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire des carnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 961 (Mai 2009), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolepses dans 'Sous le soleil de Satan' de Bernanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 119, pp.49- 53. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.119.0.2033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste déictique averbal de Diderot dans le 'Salon' de 1761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 115, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.115.0.2024724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques du réalisme : de quelques stylèmes du romanesque dix-neuviémiste français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Upsaliensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 71, pp.97- 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en subordonnées complétives juxtaposées dans 'Itinéraire de Paris à Jérusalem' de Chateaubriand (1811)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.23- 31. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.112.0.2019837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;stylistique des concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.240-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style gay ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147 (Octobre 2007), pp.115-129. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le style ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 718 (mars 2007), pp.131- 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel sujet ø dans l'écriture diariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 111, pp.3- 6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.111.0.2017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires du terroir à propos des Légendes rustiques de George Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 106 (N° 1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.061.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases 'simples' de Pierre Herbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° HS-3, pp.59- 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysyndète, fait de style « philosophique » dans « Louis Lambert » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année balzacienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Balzac et le roman philosophique, 7 (1), pp.67- 81. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/balz.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et sociocritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Analyse du discours et sociocritique, 140, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures gays et identités queers, ou la pensée d'un style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 683, pp.280-295. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.683.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYLISTIQUE ET HISTOIRE LITTÉRAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (3), pp.579-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion alphabétique'' ? Lisibilité des Éléments de littérature de Marmontel : pensée et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Esmein-Sarrazin, Aurélia Gaillard, Florence Magnot-Ogilvy, Gaël Rideau &amp; Catriona Seth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières. Pour Sophie Lefay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.383-392, 2024, Interférences, 978-2-7535-9453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Rimbaud dans le polar français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIX siècle à la loupe. Hommage à Steve Murphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.75-101, 2024, 978-2-406-17002-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17002-0.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un mot fera comprendre». Sur un aspect de la poétique (lexicale) de l'énergie chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Déruelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honoré de Balzac, Le Cousin Pons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2018, 978-2-7535-7575-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement II. Palimphrasies, épanalepses et autres figures de répétition dans &amp;lt;i&amp;gt;Le Neveu de Rameau&amp;lt;/i&amp;gt;. Rythme et diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 16, Christine de Pizan, Montaigne, Molière, Diderot, Hugo, Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.179-196, 2016, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0548-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/LSAC9468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le démodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inactualité : la littérature est-elle de son temps ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, Savoir. Lettres, 978-2-7056-8432-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de stylistique appliquée de Julien Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdenet, Xavier and Glaudes, Pierre and Vanoosthuyse, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire "Le rouge et le noir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2013, 978-2-8124-2084-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie et langue littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue littéraire à l'aube du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.71-79, 2010, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et représentation dans &amp;quot;la Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.59-66, 2010, Littératures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Steve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis (« Aloysius ») Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-275, 2010, Didact. français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans &amp;quot;Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-275, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le porno-style de Georges Molinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Denis, Mireille Huchon, Anna Jaubert, Michael Rinn et Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au corps du texte. Hommage à Georges Molinié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.249-256, 2010, Bibliothèque de grammaire et linguistique, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prose lisse de Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bony, Gabrielle Chamarat-Malandain et Hisashi Mizuno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard de Nerval et l'esthétique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.329-342, 2010, Savoirs lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paysans ; Le Médecin de campagne Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 19, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche de l'absolu ; L'Enfant maudit Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 20, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet, ou l'homo, c'est le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alazet, Bernard; Dambre, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Genet : rituels de l'exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.33-41, 2009, Écritures, 978-2-915611-31-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique est-elle une herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matsuzawa, Kazuhiro;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balzac, Flaubert, la genèse de l'oeuvre et la question de l'interprétation [proceedings of the Second International Conference, the 14, 15, 16 December 2007, Nagoya]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Nagoya, pp.7-11, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès obsessionnels : énonciation et masturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verdier, Lionel;Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès : signe ou poncif de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.223-236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame au bord de la mer ; Maître Cornelius ; L'Auberge rouge ; Sur Catherine de Medicis Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 21, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlures stendhaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanoosthuyse, François;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal dialoguiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Curé de village ; Le Lys dans la vallée Honoré de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 5, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo homo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Millet, Claude;Naugrette, Florence;Spiquel, Agnès;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choses vues à travers Hugo : hommage à Guy Rosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.241- 251, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inversions ou les invertis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontvieille-Cordani, Agnès;Thonnerieux, Stéphanie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre des mots à la lecture des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz ironiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivès, Vincent;Tamine, Joëlle Gardes;Marcandier, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.185- 193, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans du Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reid, Martine;Riot-Sarcey, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">George Sand, littérature et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Pleins feux, pp.113- 129, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le babeylisme scriptural de Stendhal, ou le style comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corredor, Marie-Rose;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal à Cosmopolis : Stendhal et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLUG Université Stendhal, pp.219- 231, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore selon Bally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiss, Jean-Louis;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Bally, 1865-1947 : historicité des débats linguistiques et didactiques : stylistique, énonciation, crise du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.83- 90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pléiades', roman malicieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney, Vincent;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miroir et le chemin : l'univers romanesque de Pierre-Louis Rey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.57- 65, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pantomines de Champfleury, ou comment faire parler la mort : une écriture du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champfleury, écrivain chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.321- 335, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censure juridique et littérature homosexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefrère, Jean-Jacques;Pierssens, Michel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Censure: neuvième Colloque des Invalides, 16 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.107- 113, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric BORDAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Balzac. Splendeurs et misères d'un parent pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Novak-Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2020, 2406101290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Constant : l'esprit d'une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne - Coll. "Le XIXe siècle en représentation(s)", 2019, Le XIXe siècle en représentation(s), Jean-Marie Roulin, 978-2-86272-713-4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puse.1909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;Philosophie dans le boudoir&amp;quot; du marquis de Sade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.264, 2010, Foliothèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style: un mot et des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kimé, pp.308, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits sur la littérature / Germaine de Staël-Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie générale française, pp.350, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal et le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.292, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Sand : écritures et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erudit, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, discours et détours : pour une stylistique de l'énonciation romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.367, 2003, Champs du signe (Collection)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies balzaciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Christian Pirot, pp.281, 2003, 2-86808-197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire d'auteur : questions de méthode et de théories [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124e année, n° 2, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 284 p., 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17257-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04712575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Licorne. Clichés et clichages. Mélanges offerts à Anne- Marie Perrin-Naffakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rannoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2001, Clichés et clichages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, une pensée de la totalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philosopher avec le romantisme français, sous la direction de Martin Mees, 213, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.213.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et expressivité : émergence d’un paradigme critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Stylistique, sous la direction de Jacques Dürrenmatt, 203, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.203.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivité de la cataphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00087.bor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QUEL CASSE-COUILLES, QUE CETTE FILLE ! »Préciosités et familiarités langagières dans la prose de L’homme foudroyé de Cendrars : un oxymore stylistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.163.0.3286952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il est nécessaire de forger des mots». Les néologismes dans Le Cousin Pons de Balzac : du mot au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.159.0.3285404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la &amp;quot;valeur expressive&amp;quot; en grammaire? Le cas de la ponctuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Imaginaires de la ponctuation. Ordre et inquiétude du discours, 75, pp.127-143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.151.0.3183398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique des GN sujets dans La Fortune des Rougon de Zola. Grammaire d'une métonymisation généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stylistique et la question de la valeur : l’enjeu théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style, du manuscrit à l'œuvre publiée, 98, pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'homo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style & culture / Dick Hebdige, Sous-culture. Le sens du style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dictionnaire de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 754, pp.281-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En majeur ou en mineur ? Tonalités et modalités des incipit romanesques stendhaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 74, pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire des carnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 961 (Mai 2009), pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, grand romancier du Pacs sur la représentation de la sexualité chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des livres et des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 11, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolepses dans 'Sous le soleil de Satan' de Bernanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 119, pp.49- 53. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.119.0.2033425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste déictique averbal de Diderot dans le 'Salon' de 1761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 115, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.115.0.2024724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques du réalisme : de quelques stylèmes du romanesque dix-neuviémiste français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Upsaliensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 71, pp.97- 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en subordonnées complétives juxtaposées dans 'Itinéraire de Paris à Jérusalem' de Chateaubriand (1811)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.23- 31. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.112.0.2019837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;stylistique des concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.240-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style gay ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147 (Octobre 2007), pp.115-129. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le style ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 718 (mars 2007), pp.131- 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les histoires du terroir à propos des Légendes rustiques de George Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 106 (N° 1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.061.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel sujet ø dans l'écriture diariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 111, pp.3- 6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ig.111.0.2017847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phrases 'simples' de Pierre Herbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° HS-3, pp.59- 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysyndète, fait de style « philosophique » dans « Louis Lambert » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année balzacienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Balzac et le roman philosophique, 7 (1), pp.67- 81. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/balz.007.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et sociocritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Analyse du discours et sociocritique, 140, pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures gays et identités queers, ou la pensée d'un style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 683, pp.280-295. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.683.0280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYLISTIQUE ET HISTOIRE LITTÉRAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (3), pp.579-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04386332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion alphabétique'' ? Lisibilité des Éléments de littérature de Marmontel : pensée et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Esmein-Sarrazin, Aurélia Gaillard, Florence Magnot-Ogilvy, Gaël Rideau &amp; Catriona Seth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières. Pour Sophie Lefay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.383-392, 2024, Interférences, 978-2-7535-9453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de Rimbaud dans le polar français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIX siècle à la loupe. Hommage à Steve Murphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.75-101, 2024, 978-2-406-17002-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17002-0.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un mot fera comprendre». Sur un aspect de la poétique (lexicale) de l'énergie chez Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Déruelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honoré de Balzac, Le Cousin Pons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-113, 2018, 978-2-7535-7575-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04347923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idiotismes du ressassement II. Palimphrasies, épanalepses et autres figures de répétition dans &amp;lt;i&amp;gt;Le Neveu de Rameau&amp;lt;/i&amp;gt;. Rythme et diction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 16, Christine de Pizan, Montaigne, Molière, Diderot, Hugo, Giono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.179-196, 2016, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-10-231-0548-3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/LSAC9468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le démodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inactualité : la littérature est-elle de son temps ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, Savoir. Lettres, 978-2-7056-8432-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de stylistique appliquée de Julien Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourdenet, Xavier and Glaudes, Pierre and Vanoosthuyse, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire "Le rouge et le noir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2013, 978-2-8124-2084-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie et langue littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue littéraire à l'aube du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.71-79, 2010, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et représentation dans &amp;quot;la Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.59-66, 2010, Littératures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Steve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis (« Aloysius ») Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.261-275, 2010, Didact. français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithètes antéposées dans &amp;quot;Gaspard de la Nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-275, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le porno-style de Georges Molinié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Denis, Mireille Huchon, Anna Jaubert, Michael Rinn et Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au corps du texte. Hommage à Georges Molinié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.249-256, 2010, Bibliothèque de grammaire et linguistique, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prose lisse de Gérard de Nerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bony, Gabrielle Chamarat-Malandain et Hisashi Mizuno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard de Nerval et l'esthétique de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.329-342, 2010, Savoirs lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Paysans ; Le Médecin de campagne Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 19, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Genet, ou l'homo, c'est le style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alazet, Bernard; Dambre, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Genet : rituels de l'exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.33-41, 2009, Écritures, 978-2-915611-31-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Recherche de l'absolu ; L'Enfant maudit Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 20, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique est-elle une herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matsuzawa, Kazuhiro;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balzac, Flaubert, la genèse de l'oeuvre et la question de l'interprétation [proceedings of the Second International Conference, the 14, 15, 16 December 2007, Nagoya]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Nagoya, pp.7-11, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excès obsessionnels : énonciation et masturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verdier, Lionel;Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'excès : signe ou poncif de la modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.223-236, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame au bord de la mer ; Maître Cornelius ; L'Auberge rouge ; Sur Catherine de Medicis Honoré de Balzac Introd. et notes E. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 21, Etudes philosophiques / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo homo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Millet, Claude;Naugrette, Florence;Spiquel, Agnès;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choses vues à travers Hugo : hommage à Guy Rosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.241- 251, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inversions ou les invertis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontvieille-Cordani, Agnès;Thonnerieux, Stéphanie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre des mots à la lecture des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Curé de village ; Le Lys dans la vallée Honoré de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre, Didier;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La comédie humaine. 5, Scènes de la vie de campagne / Honoré de Balzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier - Le Monde, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlures stendhaliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanoosthuyse, François;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal dialoguiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.193- 205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz ironiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vivès, Vincent;Tamine, Joëlle Gardes;Marcandier, Christine;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.185- 193, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans du Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reid, Martine;Riot-Sarcey, Michèle;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">George Sand, littérature et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Pleins feux, pp.113- 129, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le babeylisme scriptural de Stendhal, ou le style comme langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corredor, Marie-Rose;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stendhal à Cosmopolis : Stendhal et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLUG Université Stendhal, pp.219- 231, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore selon Bally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiss, Jean-Louis;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Bally, 1865-1947 : historicité des débats linguistiques et didactiques : stylistique, énonciation, crise du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.83- 90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pantomines de Champfleury, ou comment faire parler la mort : une écriture du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, Gilles;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champfleury, écrivain chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.321- 335, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pléiades', roman malicieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney, Vincent;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miroir et le chemin : l'univers romanesque de Pierre-Louis Rey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.57- 65, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censure juridique et littérature homosexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefrère, Jean-Jacques;Pierssens, Michel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Censure: neuvième Colloque des Invalides, 16 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot, pp.107- 113, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.1909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17257-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.213.0042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00087.bor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286952" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.151.0.3183398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.119.0.2033425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.115.0.2024724" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.112.0.2019837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.147.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.111.0.2017847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.061.0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.683.0280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17002-0.p.0075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LSAC9468" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2373/lectures-de-gaspard-de-la-nuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Novak-Lechevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bordas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bordas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.1909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17094-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17257-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.213.0042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00087.bor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286952" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.151.0.3183398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.119.0.2033425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.115.0.2024724" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.112.0.2019837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.147.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.061.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ig.111.0.2017847" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.683.0280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17002-0.p.0075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LSAC9468" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/2373/lectures-de-gaspard-de-la-nuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>