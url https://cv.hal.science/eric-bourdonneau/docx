--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1489,216 +1489,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03137078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires d’Indochine, Vietnam - Cambodge - Laos</w:t>
+                <w:t xml:space="preserve">Ký ức Đông Dương: Việt Nam - Campuchia – Lào</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lorrillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">NXB Van hoa Van nghê, 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nhà xuất bản Văn hóa Văn nghệ Thà̀nh phố Hồ Chí Minh, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03627387v1</w:t>
+                <w:t xml:space="preserve">halshs-03137231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ký ức Đông Dương: Việt Nam - Campuchia – Lào</w:t>
+                <w:t xml:space="preserve">Mémoires d’Indochine, Vietnam - Cambodge - Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lorrillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nhà xuất bản Văn hóa Văn nghệ Thà̀nh phố Hồ Chí Minh, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NXB Van hoa Van nghê, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03137231v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2141,183 +2141,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur Koh Ker (Chok Gargyar). Jayavarman IV et la maîtrise des mondes</w:t>
+                <w:t xml:space="preserve">La fondation du culte du Devarāja. Danse, sacrifice et royauté au Prasat Thom de Koh Ker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (1), pp.95 - 141. </w:t>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 155 (3), pp.1343 - 1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/piot.2011.1735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/crai.2011.93294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01885978v1</w:t>
+                <w:t xml:space="preserve">halshs-01885988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fondation du culte du Devarāja. Danse, sacrifice et royauté au Prasat Thom de Koh Ker</w:t>
+                <w:t xml:space="preserve">Nouvelles recherches sur Koh Ker (Chok Gargyar). Jayavarman IV et la maîtrise des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 155 (3), pp.1343 - 1382. </w:t>
+              <w:t xml:space="preserve">Monuments et mémoires de la Fondation Eugène Piot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.95 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/crai.2011.93294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/piot.2011.1735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01885988v1</w:t>
+                <w:t xml:space="preserve">halshs-01885978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec la « cité hydraulique » ? Note de lecture de l'ouvrage de Didier Pillot, Jardins et rizières du Cambodge. Les enjeux du développement agricole, 2007</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="187A36E9"/>
+    <w:nsid w:val="7DAB1B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bourdonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Louise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakaidao Phurksakasemsuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/piot.2011.1735" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lafay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bourdonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Louise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakaidao Phurksakasemsuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/piot.2011.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lafay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>