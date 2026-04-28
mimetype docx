--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2026,142 +2026,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65, pp.221-249</w:t>
+              <w:t xml:space="preserve">, 2012, 65, pp.217-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02530904v1</w:t>
+                <w:t xml:space="preserve">hal-05323310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du Cambodge ancien existe-t-elle ? Monuments et documents de &amp;quot;dix siècles inconnaissables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65, pp.217-244</w:t>
+              <w:t xml:space="preserve">, 2012, 65, pp.221-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323310v1</w:t>
+                <w:t xml:space="preserve">halshs-02530904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation du culte du Devarāja. Danse, sacrifice et royauté au Prasat Thom de Koh Ker</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DAB1B13"/>
+    <w:nsid w:val="D33BEDE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bourdonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Louise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakaidao Phurksakasemsuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/piot.2011.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lafay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bourdonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Louise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakaidao Phurksakasemsuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/piot.2011.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lafay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>