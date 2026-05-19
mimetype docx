--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2026,142 +2026,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65, pp.217-244</w:t>
+              <w:t xml:space="preserve">, 2012, 65, pp.221-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323310v1</w:t>
+                <w:t xml:space="preserve">halshs-02530904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du Cambodge ancien existe-t-elle ? Monuments et documents de &amp;quot;dix siècles inconnaissables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65, pp.221-249</w:t>
+              <w:t xml:space="preserve">, 2012, 65, pp.217-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02530904v1</w:t>
+                <w:t xml:space="preserve">hal-05323310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation du culte du Devarāja. Danse, sacrifice et royauté au Prasat Thom de Koh Ker</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D33BEDE9"/>
+    <w:nsid w:val="19629243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bourdonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Louise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakaidao Phurksakasemsuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/piot.2011.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lafay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-bourdonneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche Louise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakaidao Phurksakasemsuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2011.93294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/piot.2011.1735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1618" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lafay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>