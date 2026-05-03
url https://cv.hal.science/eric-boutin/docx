--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Boutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques redéfinissent-ils l’engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle pacificateur de la cyberlangue aux ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communication interpersonnelle et relation, 48, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religieux et numérique : présentation de deux cas d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Illusion: Representation and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Samuel Ravatua-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du chiffre dans la réception d'une information : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Droualliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La communication en statistique, 9 (1(17)), pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier le changement organisationnel par la résilience individuelle : approche expérimentale d’un « étiquetage social » auprès de cadres d’entreprises vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Développement personnel – Changement organisationnel. Des individus aux structures, des structures aux individus, 13 (2), pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement comme objet de recherche en SHS : le rôle central des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Recherches émergentes en communication des organisations, 47 (1), pp.179-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supercherie du multitasking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« imaginaire sociotechnique » des publics prescripteurs sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bréandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience communautaire : le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication symbolique, 8 (1(15)), pp.179-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites d’interaction et forums de discussion en ligne. Une analyse nethnospective de comportements de déférence et de civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ritualités numériques, 9 (3-4), pp.135 - 159. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.9.3-4.135-159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets d'ordre dans la recherche d'information sur le Web : le cas d'une expérimentation sur les techniques de sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Méthodes expérimentales en communication, 6 (1(11)), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00850491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues and tourism development in Suceava County, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisabeta Pomeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Teodosiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona–andreea Ene Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, ICEEM 07, 12 (5), pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国情报学论文地区合作网研究, The study of region cooperation network of papers in Chinese information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.98-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">社会网络分析法在论文合作网中的应用研究 Application of Social Network Analysis in Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the China Society for Scientific and Technical information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midiametria: Análise do desempenho de uma organização na m\'idia com metodologia e softwares bibliométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Ciências Humanas e Sociais (Universidade Fernando Pessoa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 03, pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SPECIFICITES DU WEB : UN OBSTACLE A SON EXPLOITATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'Information -ISD Tunis 14 au 16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALIFIER LA PRESENCE D'UNE VILLE SUR LE WEB PAR DES INDICATEURS CYBERMETRIQUES SPATIO-TEMPORELS : Une validation expérimentale pour 2 villes moyennes de la région de Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-15, pp.1105-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Modèles expérimentaux autour de la première expérience de Swanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (244)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Le travail de Don Swanson : de l'idée au modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (109)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture possible du territoire Sophipolitain : l'observation des représentations virtuelles d'une technopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie relationnelle d'extraction de connaissances à partir de données provenant d'un forum de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse réseau à la modélisation de la visite d'un site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et SAE : perceptions, pratiques et IAptitudes en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Junior MBAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis en marge, pour deux mois ou pour toujours : extériorisations de différents reclus forcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Santé, sports de combat et arts martiaux - 8es journées scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LAMHESS; Université de Toulon, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes de santé et consultation de moteurs de recherche : des influences inconscientes liées à des effets d’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology For Personal And Social Development, Symposium “Health and environment: Establishing "good behaviors" with digital technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of Humanities and Social Studies, Feb 2017, Kolomna, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronisme temporel des dispositifs sociotechniques de formation à distance : origines du clivage entre l’institution et les communautés d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Inglhiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Lorraine; Crem; Université Haute-Alsace, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence salafiste sur les réseaux sociaux : premières analyses à propos d’une « minorité active »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque International ComSymbol : "Religions, laïcités et sociétés au tournant des humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.230-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jésus de Nazareth sous Wikipédia » : analyse de la dynamique contributive et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberlangue et ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 : XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building resilient practices in a sustainable regional development context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RésilieNT(ic) Se raconter sur l'internet : ritualités numériques et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1009-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir résilient en contexte professionnel : approche expérimentale d’un étiquetage dans un contexte de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et écosysteme internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1017-1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autoréférentialité de l'Eglise catholique dans les environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web interactionniste : représentations et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et cultures dans l’organisation des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale : effet de mode versus paradigme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux comme outil de prévision électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique des Présidentielles de 2012 : premières analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Comparées en Communication Politique et Publique / Largotec, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cyberlangue dans les forums de discussion : étude exploratoire dans le domaine de la télé réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SFSIC - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement online et expérimentation en milieu naturel : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "L'engagement, de la société aux organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia-IGS, May 2012, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement international des sites web des universités au prisme d'une approche interculturelle : une comparaison France-Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque integration: opportunities and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Da Nang, Vietnam. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pybourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des mondes virtuels dans l’enseignement : un saut générationnel dans l’appropriation des différents points de vue pour l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international TiceMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Antonine Baabda, May 2010, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt et citation des articles scientifiques en ligne : exploration bibliométrique des pratiques d’une communauté de chercheurs en Sciences de l’Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque international EPEF "Ressources électroniques académiques : mesures &amp; usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Nov 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slouma Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Collective et Organisation des Connaissances : 7ème colloque international du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00408880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhchien Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myzu Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ticemed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tunisie. pp.381-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED, Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Uruguay. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SFSIC/ISD/IPSI 2008 "Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.505-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED - Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : un outil au service de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST - Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Maroc. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs de pages web : à la recherche du lien réel virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITICAL ADMINISTRATIONS ON THE INTERNET: WHAT KIND OF TERRITORIAL NETWORK REPRESENTATION? AN EXPLORATION INTO THE FRENCH DISTRICT OF &amp;quot;PROVENCE ALPES COTE D'AZUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ireland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs et recherche d'information sur internet. Quelles perspectives pour les indicateurs de pertinence des moteurs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesuarus et Clusterisation Automatique de Donnees Web: Deux Outils au Service de la Detection de Signaux Faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du réseau d'interaction entre sites web : test de robustesse de la méthode à partir de plusieurs sources d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque : Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et analyse des interactions entre les acteurs du web public régional en région Paca : un outil au service de l'intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'influence sur Internet : validation expérimentale sur le lobby antinucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Romma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une bourse de compétences pour la construction d'un bilan de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Birioukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier la présence d'une ville sur le web par des indicateurs cybermétriques dynamiques : une expérimentation sur 10 villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC &amp; Territoires : quels développements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l'état des liens des acteurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 5 e Journées Internationales de l'Analyse des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de mesure de l'audience d'un site Internet : l'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Strasbourg, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Means-end chain Model and Automatic Network Drawing as Commercial Awareness Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-36170-165-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bernard; Michel Durampart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Moinet; Christophe Deschamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNOD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-105, 2011, BàO La Boîte à Outils, 9782100573127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et médias dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissance dans la littérature biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Databases. A case study: scientometric analysis, Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery in Databases: A Case Study: Scientometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, USA, pp.1-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineria tecnológica: maneras múltiples para explotar los recursos de la ciencia, tecnología e información</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinerg\'ia entre la prospectiva tecnológica y la vigilancia tecnológica e inteligencia competitiva. Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colciencias, pp.223-254, 2008, 9789588290300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech Mining: Multiple Ways to Exploit Science Technology & Information Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospeccion Tecnologica y Inteligencia Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2006, 999999991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration bibliométrique des pratiques de citation d'une communauté de chercheurs en Sciences de l'Information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information sur Internet au prisme de la théorie des facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université du Sud Toulon Var, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Boutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques redéfinissent-ils l’engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle pacificateur de la cyberlangue aux ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communication interpersonnelle et relation, 48, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religieux et numérique : présentation de deux cas d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Illusion: Representation and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Samuel Ravatua-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du chiffre dans la réception d'une information : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Droualliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La communication en statistique, 9 (1(17)), pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier le changement organisationnel par la résilience individuelle : approche expérimentale d’un « étiquetage social » auprès de cadres d’entreprises vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Développement personnel – Changement organisationnel. Des individus aux structures, des structures aux individus, 13 (2), pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement comme objet de recherche en SHS : le rôle central des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Recherches émergentes en communication des organisations, 47 (1), pp.179-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supercherie du multitasking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« imaginaire sociotechnique » des publics prescripteurs sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bréandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience communautaire : le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication symbolique, 8 (1(15)), pp.179-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites d’interaction et forums de discussion en ligne. Une analyse nethnospective de comportements de déférence et de civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ritualités numériques, 9 (3-4), pp.135 - 159. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.9.3-4.135-159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets d'ordre dans la recherche d'information sur le Web : le cas d'une expérimentation sur les techniques de sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Méthodes expérimentales en communication, 6 (1(11)), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00850491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues and tourism development in Suceava County, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisabeta Pomeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Teodosiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona–andreea Ene Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, ICEEM 07, 12 (5), pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国情报学论文地区合作网研究, The study of region cooperation network of papers in Chinese information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.98-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">社会网络分析法在论文合作网中的应用研究 Application of Social Network Analysis in Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the China Society for Scientific and Technical information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midiametria: Análise do desempenho de uma organização na m\'idia com metodologia e softwares bibliométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Ciências Humanas e Sociais (Universidade Fernando Pessoa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 03, pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SPECIFICITES DU WEB : UN OBSTACLE A SON EXPLOITATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'Information -ISD Tunis 14 au 16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALIFIER LA PRESENCE D'UNE VILLE SUR LE WEB PAR DES INDICATEURS CYBERMETRIQUES SPATIO-TEMPORELS : Une validation expérimentale pour 2 villes moyennes de la région de Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-15, pp.1105-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Modèles expérimentaux autour de la première expérience de Swanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (244)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Le travail de Don Swanson : de l'idée au modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (109)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture possible du territoire Sophipolitain : l'observation des représentations virtuelles d'une technopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie relationnelle d'extraction de connaissances à partir de données provenant d'un forum de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse réseau à la modélisation de la visite d'un site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et SAE : perceptions, pratiques et IAptitudes en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Junior MBAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis en marge, pour deux mois ou pour toujours : extériorisations de différents reclus forcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Santé, sports de combat et arts martiaux - 8es journées scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LAMHESS; Université de Toulon, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes de santé et consultation de moteurs de recherche : des influences inconscientes liées à des effets d’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology For Personal And Social Development, Symposium “Health and environment: Establishing "good behaviors" with digital technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of Humanities and Social Studies, Feb 2017, Kolomna, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence salafiste sur les réseaux sociaux : premières analyses à propos d’une « minorité active »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque International ComSymbol : "Religions, laïcités et sociétés au tournant des humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.230-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronisme temporel des dispositifs sociotechniques de formation à distance : origines du clivage entre l’institution et les communautés d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Inglhiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Lorraine; Crem; Université Haute-Alsace, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jésus de Nazareth sous Wikipédia » : analyse de la dynamique contributive et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberlangue et ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 : XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building resilient practices in a sustainable regional development context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir résilient en contexte professionnel : approche expérimentale d’un étiquetage dans un contexte de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RésilieNT(ic) Se raconter sur l'internet : ritualités numériques et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1009-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et écosysteme internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1017-1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autoréférentialité de l'Eglise catholique dans les environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web interactionniste : représentations et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et cultures dans l’organisation des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale : effet de mode versus paradigme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux comme outil de prévision électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique des Présidentielles de 2012 : premières analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Comparées en Communication Politique et Publique / Largotec, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cyberlangue dans les forums de discussion : étude exploratoire dans le domaine de la télé réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SFSIC - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement online et expérimentation en milieu naturel : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "L'engagement, de la société aux organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia-IGS, May 2012, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement international des sites web des universités au prisme d'une approche interculturelle : une comparaison France-Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque integration: opportunities and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Da Nang, Vietnam. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pybourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des mondes virtuels dans l’enseignement : un saut générationnel dans l’appropriation des différents points de vue pour l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international TiceMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Antonine Baabda, May 2010, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt et citation des articles scientifiques en ligne : exploration bibliométrique des pratiques d’une communauté de chercheurs en Sciences de l’Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque international EPEF "Ressources électroniques académiques : mesures &amp; usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Nov 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slouma Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Collective et Organisation des Connaissances : 7ème colloque international du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00408880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ticemed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tunisie. pp.381-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhchien Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dung Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED, Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Uruguay. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SFSIC/ISD/IPSI 2008 "Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.505-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED - Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : un outil au service de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST - Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Maroc. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs de pages web : à la recherche du lien réel virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITICAL ADMINISTRATIONS ON THE INTERNET: WHAT KIND OF TERRITORIAL NETWORK REPRESENTATION? AN EXPLORATION INTO THE FRENCH DISTRICT OF &amp;quot;PROVENCE ALPES COTE D'AZUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ireland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs et recherche d'information sur internet. Quelles perspectives pour les indicateurs de pertinence des moteurs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesuarus et Clusterisation Automatique de Donnees Web: Deux Outils au Service de la Detection de Signaux Faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du réseau d'interaction entre sites web : test de robustesse de la méthode à partir de plusieurs sources d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque : Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et analyse des interactions entre les acteurs du web public régional en région Paca : un outil au service de l'intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'influence sur Internet : validation expérimentale sur le lobby antinucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Romma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier la présence d'une ville sur le web par des indicateurs cybermétriques dynamiques : une expérimentation sur 10 villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC &amp; Territoires : quels développements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une bourse de compétences pour la construction d'un bilan de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Birioukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l'état des liens des acteurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 5 e Journées Internationales de l'Analyse des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de mesure de l'audience d'un site Internet : l'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Strasbourg, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Means-end chain Model and Automatic Network Drawing as Commercial Awareness Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-36170-165-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bernard; Michel Durampart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Moinet; Christophe Deschamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNOD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-105, 2011, BàO La Boîte à Outils, 9782100573127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et médias dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissance dans la littérature biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Databases. A case study: scientometric analysis, Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery in Databases: A Case Study: Scientometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, USA, pp.1-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineria tecnológica: maneras múltiples para explotar los recursos de la ciencia, tecnología e información</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinerg\'ia entre la prospectiva tecnológica y la vigilancia tecnológica e inteligencia competitiva. Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colciencias, pp.223-254, 2008, 9789588290300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech Mining: Multiple Ways to Exploit Science Technology & Information Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospeccion Tecnologica y Inteligencia Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2006, 999999991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration bibliométrique des pratiques de citation d'une communauté de chercheurs en Sciences de l'Information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information sur Internet au prisme de la théorie des facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université du Sud Toulon Var, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02419066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baldino Putzka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Samuel Ravatua-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Droualliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Amor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.9.3-4.135-159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00850491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisabeta Pomeanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Teodosiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona&#8211;andreea Ene Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Riccio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vilches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Inglhiterra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00408880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slouma Maher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumama Bouabdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhchien Vu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myzu Hoang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Souari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Romma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Birioukoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/boite-outils-intelligence-economique-59-outils-methodes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Porter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simone de Menezes Alencar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Maria de Souza Antunes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Felipe Moreira Persegona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02419066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baldino Putzka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Samuel Ravatua-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Droualliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.9.3-4.135-159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00850491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisabeta Pomeanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Teodosiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona&#8211;andreea Ene Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Riccio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vilches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Inglhiterra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00408880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slouma Maher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumama Bouabdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Souari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhchien Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Romma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Birioukoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/boite-outils-intelligence-economique-59-outils-methodes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Porter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simone de Menezes Alencar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Maria de Souza Antunes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Felipe Moreira Persegona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>