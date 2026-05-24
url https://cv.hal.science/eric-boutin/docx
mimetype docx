--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Boutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques redéfinissent-ils l’engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle pacificateur de la cyberlangue aux ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communication interpersonnelle et relation, 48, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religieux et numérique : présentation de deux cas d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Illusion: Representation and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Samuel Ravatua-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du chiffre dans la réception d'une information : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Droualliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La communication en statistique, 9 (1(17)), pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier le changement organisationnel par la résilience individuelle : approche expérimentale d’un « étiquetage social » auprès de cadres d’entreprises vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Développement personnel – Changement organisationnel. Des individus aux structures, des structures aux individus, 13 (2), pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement comme objet de recherche en SHS : le rôle central des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Recherches émergentes en communication des organisations, 47 (1), pp.179-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supercherie du multitasking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« imaginaire sociotechnique » des publics prescripteurs sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bréandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience communautaire : le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication symbolique, 8 (1(15)), pp.179-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites d’interaction et forums de discussion en ligne. Une analyse nethnospective de comportements de déférence et de civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ritualités numériques, 9 (3-4), pp.135 - 159. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.9.3-4.135-159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets d'ordre dans la recherche d'information sur le Web : le cas d'une expérimentation sur les techniques de sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Méthodes expérimentales en communication, 6 (1(11)), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00850491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues and tourism development in Suceava County, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisabeta Pomeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Teodosiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona–andreea Ene Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, ICEEM 07, 12 (5), pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国情报学论文地区合作网研究, The study of region cooperation network of papers in Chinese information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.98-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">社会网络分析法在论文合作网中的应用研究 Application of Social Network Analysis in Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the China Society for Scientific and Technical information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midiametria: Análise do desempenho de uma organização na m\'idia com metodologia e softwares bibliométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Ciências Humanas e Sociais (Universidade Fernando Pessoa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 03, pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SPECIFICITES DU WEB : UN OBSTACLE A SON EXPLOITATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'Information -ISD Tunis 14 au 16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALIFIER LA PRESENCE D'UNE VILLE SUR LE WEB PAR DES INDICATEURS CYBERMETRIQUES SPATIO-TEMPORELS : Une validation expérimentale pour 2 villes moyennes de la région de Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-15, pp.1105-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Modèles expérimentaux autour de la première expérience de Swanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (244)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Le travail de Don Swanson : de l'idée au modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (109)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture possible du territoire Sophipolitain : l'observation des représentations virtuelles d'une technopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie relationnelle d'extraction de connaissances à partir de données provenant d'un forum de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse réseau à la modélisation de la visite d'un site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et SAE : perceptions, pratiques et IAptitudes en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Junior MBAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis en marge, pour deux mois ou pour toujours : extériorisations de différents reclus forcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Santé, sports de combat et arts martiaux - 8es journées scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LAMHESS; Université de Toulon, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes de santé et consultation de moteurs de recherche : des influences inconscientes liées à des effets d’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology For Personal And Social Development, Symposium “Health and environment: Establishing "good behaviors" with digital technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of Humanities and Social Studies, Feb 2017, Kolomna, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence salafiste sur les réseaux sociaux : premières analyses à propos d’une « minorité active »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque International ComSymbol : "Religions, laïcités et sociétés au tournant des humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.230-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronisme temporel des dispositifs sociotechniques de formation à distance : origines du clivage entre l’institution et les communautés d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Inglhiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Lorraine; Crem; Université Haute-Alsace, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jésus de Nazareth sous Wikipédia » : analyse de la dynamique contributive et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberlangue et ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 : XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building resilient practices in a sustainable regional development context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir résilient en contexte professionnel : approche expérimentale d’un étiquetage dans un contexte de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RésilieNT(ic) Se raconter sur l'internet : ritualités numériques et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1009-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et écosysteme internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1017-1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autoréférentialité de l'Eglise catholique dans les environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web interactionniste : représentations et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et cultures dans l’organisation des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale : effet de mode versus paradigme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux comme outil de prévision électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique des Présidentielles de 2012 : premières analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Comparées en Communication Politique et Publique / Largotec, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cyberlangue dans les forums de discussion : étude exploratoire dans le domaine de la télé réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SFSIC - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement online et expérimentation en milieu naturel : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "L'engagement, de la société aux organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia-IGS, May 2012, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement international des sites web des universités au prisme d'une approche interculturelle : une comparaison France-Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque integration: opportunities and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Da Nang, Vietnam. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pybourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des mondes virtuels dans l’enseignement : un saut générationnel dans l’appropriation des différents points de vue pour l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international TiceMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Antonine Baabda, May 2010, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt et citation des articles scientifiques en ligne : exploration bibliométrique des pratiques d’une communauté de chercheurs en Sciences de l’Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque international EPEF "Ressources électroniques académiques : mesures &amp; usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Nov 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slouma Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Collective et Organisation des Connaissances : 7ème colloque international du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00408880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ticemed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tunisie. pp.381-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhchien Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dung Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED, Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Uruguay. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SFSIC/ISD/IPSI 2008 "Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.505-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED - Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : un outil au service de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST - Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Maroc. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs de pages web : à la recherche du lien réel virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITICAL ADMINISTRATIONS ON THE INTERNET: WHAT KIND OF TERRITORIAL NETWORK REPRESENTATION? AN EXPLORATION INTO THE FRENCH DISTRICT OF &amp;quot;PROVENCE ALPES COTE D'AZUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ireland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs et recherche d'information sur internet. Quelles perspectives pour les indicateurs de pertinence des moteurs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesuarus et Clusterisation Automatique de Donnees Web: Deux Outils au Service de la Detection de Signaux Faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du réseau d'interaction entre sites web : test de robustesse de la méthode à partir de plusieurs sources d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque : Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et analyse des interactions entre les acteurs du web public régional en région Paca : un outil au service de l'intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'influence sur Internet : validation expérimentale sur le lobby antinucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Romma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier la présence d'une ville sur le web par des indicateurs cybermétriques dynamiques : une expérimentation sur 10 villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC &amp; Territoires : quels développements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une bourse de compétences pour la construction d'un bilan de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Birioukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l'état des liens des acteurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 5 e Journées Internationales de l'Analyse des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de mesure de l'audience d'un site Internet : l'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Strasbourg, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Means-end chain Model and Automatic Network Drawing as Commercial Awareness Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-36170-165-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bernard; Michel Durampart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Moinet; Christophe Deschamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNOD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-105, 2011, BàO La Boîte à Outils, 9782100573127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et médias dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissance dans la littérature biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Databases. A case study: scientometric analysis, Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery in Databases: A Case Study: Scientometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, USA, pp.1-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineria tecnológica: maneras múltiples para explotar los recursos de la ciencia, tecnología e información</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinerg\'ia entre la prospectiva tecnológica y la vigilancia tecnológica e inteligencia competitiva. Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colciencias, pp.223-254, 2008, 9789588290300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech Mining: Multiple Ways to Exploit Science Technology & Information Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospeccion Tecnologica y Inteligencia Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2006, 999999991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration bibliométrique des pratiques de citation d'une communauté de chercheurs en Sciences de l'Information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information sur Internet au prisme de la théorie des facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université du Sud Toulon Var, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Boutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux numériques redéfinissent-ils l’engagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.10230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle pacificateur de la cyberlangue aux ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communication interpersonnelle et relation, 48, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religieux et numérique : présentation de deux cas d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Illusion: Representation and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Samuel Ravatua-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du chiffre dans la réception d'une information : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Droualliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La communication en statistique, 9 (1(17)), pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier le changement organisationnel par la résilience individuelle : approche expérimentale d’un « étiquetage social » auprès de cadres d’entreprises vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Développement personnel – Changement organisationnel. Des individus aux structures, des structures aux individus, 13 (2), pp.35-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renseignement comme objet de recherche en SHS : le rôle central des SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Recherches émergentes en communication des organisations, 47 (1), pp.179-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01803611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supercherie du multitasking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« imaginaire sociotechnique » des publics prescripteurs sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bréandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01793597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience communautaire : le cas du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication symbolique, 8 (1(15)), pp.179-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie et visualisation au service d'un laboratoire. Réseaux mixtes : auteurs et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.215-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites d’interaction et forums de discussion en ligne. Une analyse nethnospective de comportements de déférence et de civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ritualités numériques, 9 (3-4), pp.135 - 159. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.9.3-4.135-159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets d'ordre dans la recherche d'information sur le Web : le cas d'une expérimentation sur les techniques de sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Méthodes expérimentales en communication, 6 (1(11)), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00850491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability issues and tourism development in Suceava County, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elisabeta Pomeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Teodosiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona–andreea Ene Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, ICEEM 07, 12 (5), pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国情报学论文地区合作网研究, The study of region cooperation network of papers in Chinese information science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille d'image sur internet : enjeux, méthodes, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.98-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">社会网络分析法在论文合作网中的应用研究 Application of Social Network Analysis in Information Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the China Society for Scientific and Technical information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midiametria: Análise do desempenho de uma organização na m\'idia com metodologia e softwares bibliométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Ciências Humanas e Sociais (Universidade Fernando Pessoa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 03, pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des tic en intelligence économique : le revers de la médaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SPECIFICITES DU WEB : UN OBSTACLE A SON EXPLOITATION ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'Information -ISD Tunis 14 au 16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALIFIER LA PRESENCE D'UNE VILLE SUR LE WEB PAR DES INDICATEURS CYBERMETRIQUES SPATIO-TEMPORELS : Une validation expérimentale pour 2 villes moyennes de la région de Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-15, pp.1105-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Modèles expérimentaux autour de la première expérience de Swanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (244)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse de compétences : un dispositif combinant médiation des savoirs & médiatisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (82), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Le travail de Don Swanson : de l'idée au modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (109)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture possible du territoire Sophipolitain : l'observation des représentations virtuelles d'une technopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie relationnelle d'extraction de connaissances à partir de données provenant d'un forum de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse réseau à la modélisation de la visite d'un site web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et SAE : perceptions, pratiques et IAptitudes en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Junior MBAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis en marge, pour deux mois ou pour toujours : extériorisations de différents reclus forcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de recherches et de réflexions sur les sports de combat et arts martiaux (JORRESCAM) : Santé, sports de combat et arts martiaux - 8es journées scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LAMHESS; Université de Toulon, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requêtes de santé et consultation de moteurs de recherche : des influences inconscientes liées à des effets d’ordre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology For Personal And Social Development, Symposium “Health and environment: Establishing "good behaviors" with digital technologies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of Humanities and Social Studies, Feb 2017, Kolomna, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence salafiste sur les réseaux sociaux : premières analyses à propos d’une « minorité active »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque International ComSymbol : "Religions, laïcités et sociétés au tournant des humanités numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.230-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronisme temporel des dispositifs sociotechniques de formation à distance : origines du clivage entre l’institution et les communautés d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Inglhiterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Lorraine; Crem; Université Haute-Alsace, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberlangue et ritualités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sfsic2014 : XIXème Congrès de la Sfsic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jésus de Nazareth sous Wikipédia » : analyse de la dynamique contributive et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01900070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building resilient practices in a sustainable regional development context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir résilient en contexte professionnel : approche expérimentale d’un étiquetage dans un contexte de visibilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea de Vest din Timisoara, May 2014, Timisoara, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RésilieNT(ic) Se raconter sur l'internet : ritualités numériques et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1009-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et écosysteme internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second World Congress on Resilience: From Person to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serban Ionescu, May 2014, Timisoara, Roumanie. pp.1017-1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01060133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autoréférentialité de l'Eglise catholique dans les environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque International ComSymbol : "Espace public et communication de la foi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Béziers, France. pp.317-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience territoriale : effet de mode versus paradigme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moukarzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Gadioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque bilatéral Franco-Roumain en Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web interactionniste : représentations et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et cultures dans l’organisation des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.267-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux comme outil de prévision électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique des Présidentielles de 2012 : premières analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Comparées en Communication Politique et Publique / Largotec, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement online et expérimentation en milieu naturel : retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "L'engagement, de la société aux organisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia-IGS, May 2012, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cyberlangue dans les forums de discussion : étude exploratoire dans le domaine de la télé réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baldino Putzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SFSIC - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le classement international des sites web des universités au prisme d'une approche interculturelle : une comparaison France-Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque integration: opportunities and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Da Nang, Vietnam. pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicational dynamic of changing consumption practices. The case study of two international fair trade corporations : Alter Eco and Ethiquable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EUPRERA "Communication in a Changing Society : Dynamics, Risks and Uncertainty"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jyväskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01794140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle du commerce équitable : entre narration et normalisation. Le cas de l'entreprise Alter Eco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pybourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2010, Dijon, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des mondes virtuels dans l’enseignement : un saut générationnel dans l’appropriation des différents points de vue pour l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque international TiceMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Antonine Baabda, May 2010, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01801744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt et citation des articles scientifiques en ligne : exploration bibliométrique des pratiques d’une communauté de chercheurs en Sciences de l’Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque international EPEF "Ressources électroniques académiques : mesures &amp; usages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Nov 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01804111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slouma Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Collective et Organisation des Connaissances : 7ème colloque international du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00408880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d'un Wiki-map dans l'organisation des connaissances et l'intelligence collective au sein des communautés virtuelles de pratiques : Cas du Café des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumama Bouabdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thésaurus comme outils de repérage de la diversité culturelle dans les pratiques d'une discipline. Approche expérimentale dans le champ de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC-ISD : Tunis Les valeurs de l'interaction et de la transmission dans les sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.417-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC à partir du thésaurus Rameau. Représentation ou interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la SFSIC - Société française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Compiègne, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-publications scientifiques, analyse des réseaux latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la SFSIC, Les sciences de l'information et de la communication : affirmation et pluralité, Compiègne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00394860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles, Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D. Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Economique en Asie et en occident : différences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhchien Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dung Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Intelligence Economique et Francophonie vecteur de développement et de coopération internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information - Communication vu à travers le thésaurus Rameau : reflet de la réalité ou interprétation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien - SFSIC/ISD/IPSI - 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED, Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Uruguay. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions hypertextuelles entre les sites Web culturels maghrébins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SFSIC/ISD/IPSI 2008 "Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.505-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : adjuvants de notre unité plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2008, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de dialogue entre les cultures : cas des forums de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahida Souari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque TICEMED - Sfax (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tunisie. pp.381-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux latents : un outil au service de l'intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST - Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Maroc. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'Information ET de la Communication : une problématique du « et »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrés SFSIC, Bordeaux, Mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00076753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs de pages web : à la recherche du lien réel virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITICAL ADMINISTRATIONS ON THE INTERNET: WHAT KIND OF TERRITORIAL NETWORK REPRESENTATION? AN EXPLORATION INTO THE FRENCH DISTRICT OF &amp;quot;PROVENCE ALPES COTE D'AZUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Ireland. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs et recherche d'information sur internet. Quelles perspectives pour les indicateurs de pertinence des moteurs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Communication Separable From Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Communication Conference -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Amsterdam, Nov. 24-26, 2005, France. pp.en-ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesuarus et Clusterisation Automatique de Donnees Web: Deux Outils au Service de la Detection de Signaux Faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du réseau d'interaction entre sites web : test de robustesse de la méthode à partir de plusieurs sources d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque : Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et analyse des interactions entre les acteurs du web public régional en région Paca : un outil au service de l'intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'influence sur Internet : validation expérimentale sur le lobby antinucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Romma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information élaborée, ile rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d'une bourse de compétences pour la construction d'un bilan de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Birioukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICEMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier la présence d'une ville sur le web par des indicateurs cybermétriques dynamiques : une expérimentation sur 10 villes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIC &amp; Territoires : quels développements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical dimensions of KM in professional settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bulinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque KM (Knowledge Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01831115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation de l'état des liens des acteurs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 5 e Journées Internationales de l'Analyse des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Internet Resources : Bibliometric Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites Internet. Construction d'indicateurs à partir des réseaux de &amp;quot;sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de mesure de l'audience d'un site Internet : l'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Strasbourg, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measuring instrument of the audience of a web site : the network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IMP Conference, Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Dublin, Ireland. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00828615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sites internet. Construction d'indicateurs à partir des réseaux de sitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBA, Sep 1999, Ile Rousse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Means-end chain Model and Automatic Network Drawing as Commercial Awareness Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ferrandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et détournement des valeurs, des attributs et de la pratique des sports de combat et arts martiaux dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crémieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-36170-165-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bernard; Michel Durampart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Moinet; Christophe Deschamps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNOD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-105, 2011, BàO La Boîte à Outils, 9782100573127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01808982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euro-méditerranée sous la plume des bloggeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et médias dans l'espace euro-méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissance dans la littérature biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des moteurs de recherche 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageRank : entre sérendipité et logique marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, pp.113-136, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Databases. A case study: scientometric analysis, Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, pp.0-0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies des flux virtuels entre les acteurs de la technopole de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilllaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux d'innovation : Enjeux de la communication au sein d'une technopole, la cas Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.91-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00341432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chinese Philosophy to Knowledge Discovery in Databases: A Case Study: Scientometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Database Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Reference, USA, pp.1-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineria tecnológica: maneras múltiples para explotar los recursos de la ciencia, tecnología e información</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinerg\'ia entre la prospectiva tecnológica y la vigilancia tecnológica e inteligencia competitiva. Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colciencias, pp.223-254, 2008, 9789588290300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech Mining: Multiple Ways to Exploit Science Technology & Information Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospeccion Tecnologica y Inteligencia Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2006, 999999991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration bibliométrique des pratiques de citation d'une communauté de chercheurs en Sciences de l'Information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES DOCUMENTAIRES SUR LES MOTEURS DE RECHERCHE : ENTRE SÉRENDIPITÉ ET LOGIQUES MARCHANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'information sur Internet au prisme de la théorie des facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université du Sud Toulon Var, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02419066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baldino Putzka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Samuel Ravatua-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Droualliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.9.3-4.135-159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00850491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisabeta Pomeanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Teodosiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona&#8211;andreea Ene Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Riccio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vilches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Inglhiterra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00408880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slouma Maher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumama Bouabdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hoang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394694v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Souari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhchien Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yuan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Romma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Birioukoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/boite-outils-intelligence-economique-59-outils-methodes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395300v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Porter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simone de Menezes Alencar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Maria de Souza Antunes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Felipe Moreira Persegona" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342586v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10230" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02419066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baldino Putzka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Samuel Ravatua-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Droualliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01803611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bulinge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Gadioi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.9.3-4.135-159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00850491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elisabeta Pomeanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Teodosiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona&#8211;andreea Ene Popa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Riccio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vilches" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00077978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riqueau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Inglhiterra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01900070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Borza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01060133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01794140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01804111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00408880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slouma Maher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumama Bouabdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311498v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00394860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hoang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhchien Vu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilllaume Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Souari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yuan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00076753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Romma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Birioukoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975596v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/boite-outils-intelligence-economique-59-outils-methodes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395112v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00341432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Porter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simone de Menezes Alencar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Maria de Souza Antunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Felipe Moreira Persegona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902301v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>